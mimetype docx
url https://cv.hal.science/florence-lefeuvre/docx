--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -2706,631 +2706,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00138109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La temporalité dans les nominalisations prédicatives», La phrase averbale : Délimitations et caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXVI, 4 (XXVI, 4), pp.311-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prédication seconde à la prédication autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXVI, n°4 (XXVI, n°4), pp.281-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prédicat nominal dans les articles de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°6 (n°6), pp.181-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La phrase nominale existentielle et la distinction aspectuelle télique / atélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (14), pp.101-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00138090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pics d'intensité dans les récits en français oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, n°6 (n°6), pp.181-198</w:t>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La temporalité dans les nominalisations prédicatives», La phrase averbale : Délimitations et caractéristiques</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proposition introduite par comme quoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XVI, 2 (XVI, 2), pp.259-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O prince! c'est à vous qu'on parle Les structures focalisantes dans les Sermons de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 97 (n° 97), p. 3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme quoi en diachronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, XXVI, 4 (XXVI, 4), pp.311-326</w:t>
+              <w:t xml:space="preserve">, 2003, XXV, 4 (XXV, 4), pp.455-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00141932v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00138070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes les phrases sont-elles binaires ? Exemple de la phrase averbale existentielle</w:t>
               </w:r>
@@ -4166,234 +4166,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le CFPP : présentation d’une ressource pour les études linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études sur le futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Labeau, Oct 2019, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le lexique des actions dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique et genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Bédouret; Christine Copy, Oct 2019, Bayonne - Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure Ça y est, X Analyse syntaxique et discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études organisée par Marion Carel et Dinah Ribard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101819v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04101817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus of Parisian Spoken French Exploiting data from common french</w:t>
               </w:r>
@@ -5639,349 +5639,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les phrases averbales : des formes brèves pour des genres brefs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurze Formen in der Sprache / Formes brèves de la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-3-8233-8386-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03145392v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs discursifs averbaux résomptifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français innovant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03143412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vrai comme marqueur discursif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marques d’oralité et représentation de l’oralité en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03143458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...93 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hadermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diémoz F., Dostie G., Hadermann P., Lefeuvre F. eds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français innovant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.9-16, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais ça craint pas un peu là bas ! Entre linguistique de l’oral et didactique, l’étude de « ça » dans le cadre de l’exploitation du corpus CFPP2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français innovant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.9-16, 2020</w:t>
+              <w:t xml:space="preserve">La Didactisation du Français vernaculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84133-983-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs discursifs rédupliqués : le cas de oui oui oui oui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5997,139 +6079,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations du sens linguistique : modalité intra- et extra-phrastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-198, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132235v2</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03152847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du volume</w:t>
               </w:r>
@@ -6398,169 +6398,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interrogatives averbales : le cas de “proforme interrogative + ça”</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interrogatives partielles averbales : le cas de “proforme interrogative + ça / cela”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interrogative en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, p. 183-208, 2018</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03947868v1</w:t>
+                <w:t xml:space="preserve">halshs-04632812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interrogatives partielles averbales : le cas de “proforme interrogative + ça / cela”</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les interrogatives averbales : le cas de “proforme interrogative + ça”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béguelin, Coveney, Guryev éds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interrogative en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, Peter Lang, p. 183-208, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04632812v1</w:t>
+                <w:t xml:space="preserve">halshs-03947868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bon » à l'oral en tant que préfixe : étude topologique</w:t>
               </w:r>
@@ -6841,186 +6841,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The instrumental use of verbless sentences in writing and rewriting: a longitudinal and genre-contrasted point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgeta Cislaru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing(s) at the crossroads: the process/product interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.57-80, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse grammaticale et sur corpus de l'expression c'est quoi (?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.Dostie, P. Hadermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dia-variation en français actuel. Études sur corpus, approches croisées et ouvrages de référence </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp. 39 - 62, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519591v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01465650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réponses aux questions : énoncés fragmentaires, elliptiques ou bien autonomes ?</w:t>
               </w:r>
@@ -8139,51 +8139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83B8077E"/>
+    <w:nsid w:val="20812B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8370,51 +8370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-lefeuvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3809-9221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026977869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59085326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.212.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.170.0.3289511" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.196.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.196.0051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142361v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.170.0003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.170.0143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142252v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742121v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-31-32-01-900000018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lederer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delorme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di&#233;moz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corminboeuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145392v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132235v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147785v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632812v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143334v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pir&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142364v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01599125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138852v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pires" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-lefeuvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3809-9221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026977869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59085326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.212.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.170.0.3289511" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.196.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.196.0051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142361v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.170.0003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.170.0143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142252v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742121v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-31-32-01-900000018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lederer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di&#233;moz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corminboeuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145392v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132235v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147785v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143334v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pir&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142364v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01599125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138852v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pires" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>