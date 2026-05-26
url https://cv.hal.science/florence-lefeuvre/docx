--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -657,2680 +657,2680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les interrogatives averbales dans la presse, stratégies discursives récurrentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212 (4), p. 107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.212.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03945465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J’y pense : étude du résomptif y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii de linguistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu &amp;quot;Les périphériques : syntaxe et sémantique (Berrendonner ed.) dans Verbum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03948009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse outillée du marqueur discursif &amp;quot;bien sûr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.170.0.3289511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation : Les mots résomptifs en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii de lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oral représenté en diachronie et en synchronie : une voie d’accès à l’oral spontané ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’oral représenté en diachronie et en synchronie : une voie d’accès à l’oral spontané ?, N° 217, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.217.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oral représenté en diachronie et en synchronie : une voie d'accès à l'oral spontané ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (217), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.217.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interrogatives partielles dans un corpus de théâtre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.217.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du numéro : approche grammaticale et énonciative des genres de discours brefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-04902003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu :&amp;quot; L’expression de la manière en français (Estelle Moline et Stosic Dejan), publié chez Ophrys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, p. 58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03948012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genres de discours brefs et structures grammaticales averbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.56-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subordination en français vernaculaire : présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larrivée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 212 (4), p. 107-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.212.0107⟩</w:t>
+              <w:t xml:space="preserve">, 2018, La subordination en français vernaculaire, 4 (196), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.196.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interrogatives indirectes en discours informel oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de lingvistică</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196 (4), pp.51-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.196.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03360558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Corpus de Français Parlé Parisien des années 2000 : constitution, outils et analyses. Le cas des interrogatives indirectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les segments averbaux résomptifs antéposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192, pp.53-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03356489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nominalisations prédicatives en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eh bien comme évaluateur de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.123-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142361v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation : Unités syntaxiques et unités prosodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Moline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.170.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unités syntaxiques et unités prosodiques : Bilan des recherches actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Moline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (2), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.170.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur prototypique de quoi à travers ses usages en français oral et contemporain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Annick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuphilologische Mitteilungen (Bulletin de la Société Néophilologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.37-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs prototypiques de quoi à travers ses usages en français oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Annick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Teston-Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112 (1), pp.37-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation de comment subordonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de linguistique, Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p. 63-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142252v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure argumentale des nominalisations prédicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31-32 (1), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-31-32-01-900000018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742121v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Theory Help Interpreter and Translator Trainers and Trainees ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Interpreter and Translator Trainer (ITT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.15-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure en de quoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (16), pp.51-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pronom quoi renvoie-t-il à de l'inanimé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LXXIII, 2 (LXXIII, 2), pp.170-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrase nominale existentielle et la distinction aspectuelle télique / atélique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (14), pp.101-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prédicat nominal dans les articles de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°6 (n°6), pp.181-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La temporalité dans les nominalisations prédicatives», La phrase averbale : Délimitations et caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXVI, 4 (XXVI, 4), pp.311-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prédication seconde à la prédication autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXVI, n°4 (XXVI, n°4), pp.281-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pics d'intensité dans les récits en français oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme quoi en diachronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXV, 4 (XXV, 4), pp.455-467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00141932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O prince! c'est à vous qu'on parle Les structures focalisantes dans les Sermons de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, n° 97 (n° 97), p. 3-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...2091 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proposition introduite par comme quoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, XVI, 2 (XVI, 2), pp.259-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00138070v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00141932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes les phrases sont-elles binaires ? Exemple de la phrase averbale existentielle</w:t>
               </w:r>
@@ -3575,112 +3575,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04263381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les emplois de ah çà / oh çà dans le théâtre du 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réduplication et combinatoires de marqueurs discursifs en synchronie et diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles figures de destinataire se construisent dans l’espace public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’implication du récepteur dans les énoncés de l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Dhorne, Oct 2022, Tokyo Aoyama Gakuin, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs interactionnels tu vois et tu sais : annotation topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et didactique de l’oral spontané en France, perspectives croisées des cultures scientifiques germano-, franco- et anglophones sur la langue parlée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variantes de l’interrogation totale directe en français québécois parlé d’aujourd’hui : ça se pourrait-tu que ça soit plus fréquent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3709,142 +3847,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et régionalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment que P à l’oral spontané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manières de dire, De la prédication à la construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des pronoms sujets clitiques dans le processus de production écrite : une analyse statistique à travers un corpus de jets textuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Feltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3860,195 +3998,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études des projets ANR E-CALM et Pro-TEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101829v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04101811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je vais vous dire une chose</w:t>
               </w:r>
@@ -4166,303 +4166,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corpus of Parisian Spoken French Exploiting data from common french</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas de Linguistica y cognicion Linguistica de corpus Perspectivas actuales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cadix, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique des actions dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique et genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Bédouret; Christine Copy, Oct 2019, Bayonne - Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure Ça y est, X Analyse syntaxique et discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études organisée par Marion Carel et Dinah Ribard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le CFPP : présentation d’une ressource pour les études linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études sur le futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuelle Labeau, Oct 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101817v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-04101818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs discursifs, le cas de vrai</w:t>
               </w:r>
@@ -4907,366 +4907,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La didactisation du français vernaculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larrivée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, 193 p., 2020, (Bibliothèque de Syntaxe &amp; sémantique), 978-2-84133-983-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Français innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Diémoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hadermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 400 p., 2020, Sciences pour la communication</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Diémoz</w:t>
+                <w:t xml:space="preserve">halshs-03946637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francke et Timme, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Types d’unités et procédures de segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Béguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Hadermann</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang, 400 p., 2020, Sciences pour la communication</w:t>
+              <w:t xml:space="preserve">Lambert-Lucas, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...109 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Béguelin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03946514v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-03946490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique, grammaire, discours, Les marqueurs discursifs</w:t>
               </w:r>
@@ -5639,277 +5639,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vrai comme marqueur discursif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marques d’oralité et représentation de l’oralité en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03143458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les phrases averbales : des formes brèves pour des genres brefs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kurze Formen in der Sprache / Formes brèves de la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-3-8233-8386-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03145392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs discursifs averbaux résomptifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français innovant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03143412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétane Dostie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hadermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6109,458 +6109,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du volume</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les affichages numériques averbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Francke et Timme, pp.53-73, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre bref, Des contraintes grammaticales, lexicales et énonciatives à une exploitation ludique et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Francke et Timme, pp.7-13, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La configuration discursive unité résomptive / unité prédicative c'est vrai, P du type c'est vrai, je t'ai un peu oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Types d’unités et procédures de segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marqueur c'est tout dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de dire, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03360571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interrogatives partielles averbales : le cas de “proforme interrogative + ça / cela”</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les interrogatives averbales : le cas de “proforme interrogative + ça”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béguelin, Coveney, Guryev éds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interrogative en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, Peter Lang, p. 183-208, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04632812v1</w:t>
+                <w:t xml:space="preserve">halshs-03947868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interrogatives averbales : le cas de “proforme interrogative + ça”</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interrogatives partielles averbales : le cas de “proforme interrogative + ça / cela”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interrogative en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, p. 183-208, 2018</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03947868v1</w:t>
+                <w:t xml:space="preserve">halshs-04632812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bon » à l'oral en tant que préfixe : étude topologique</w:t>
               </w:r>
@@ -6613,182 +6613,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03619117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction du volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique Grammaire Discours, Les marqueurs discursifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.7-20, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une chose est sûre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Dostie, F. Lefeuvre (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique, grammaire et discours : les marqueurs discursifs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion,, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03629082v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03947872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les énoncés averbaux autonomes : approche syntaxique et discursive</w:t>
               </w:r>
@@ -6841,186 +6841,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse grammaticale et sur corpus de l'expression c'est quoi (?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.Dostie, P. Hadermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dia-variation en français actuel. Études sur corpus, approches croisées et ouvrages de référence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp. 39 - 62, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The instrumental use of verbless sentences in writing and rewriting: a longitudinal and genre-contrasted point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgeta Cislaru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing(s) at the crossroads: the process/product interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.57-80, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465650v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réponses aux questions : énoncés fragmentaires, elliptiques ou bien autonomes ?</w:t>
               </w:r>
@@ -7857,151 +7857,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Segments averbaux isolés: prédication seconde ou première ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ETUDE MORPHOSYNTAXIQUE, SEMANTIQUE ET DISCURSIVE DU MOT QUOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743658v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00742120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon dans le discours oral : une unité autonome ?</w:t>
               </w:r>
@@ -8139,51 +8139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20812B25"/>
+    <w:nsid w:val="D6E075AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8370,51 +8370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-lefeuvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3809-9221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026977869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59085326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.212.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.170.0.3289511" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.196.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.196.0051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142361v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.170.0003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.170.0143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142252v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742121v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-31-32-01-900000018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lederer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di&#233;moz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corminboeuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145392v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132235v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147785v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143334v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pir&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142364v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01599125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138852v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pires" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-lefeuvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3809-9221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026977869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59085326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110253122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.212.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.170.0.3289511" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.217.0023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-04902003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.196.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.196.0051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142361v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.170.0003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.170.0143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Teston-Bonnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142252v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742121v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-31-32-01-900000018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lederer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delorme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di&#233;moz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; B&#233;guelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corminboeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100007670" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145392v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132235v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947833v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147785v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03360571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632812v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143334v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pir&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142364v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01599125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138852v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Pires" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>