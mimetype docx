--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -75,161 +75,849 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail interprofessionnel d'orientation scolaire. Quel lien entre enseignement secondaire et enseignement supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques publiques d'orientation : Quelle structuration du continuum - 3 /+3 ? Cadrage, interaction, acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service universitaire d'orientation et d'insertion professionnelle de l'Université de Lorraine dans le cadre du projet AILES (Accompagnement à l'Intégration des Lycéens dans l'Enseignement Supérieur), Mar 2026, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires professionnels bousculés de l’orientation en lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF 2025. Symposium "Le travail d'orientation des enseignants" coordonné par Erwan Lehoux et Chloé Pannier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement de travail en tension et dégradation des conditions de travail. Le cas des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Je l’aime profondément, mais je souffre de son image négative&amp;quot; : univers sémantiques associés à l’attractivité du métier de professeur des écoles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Penser l’Attractivité des métiers de l’enseignement : des agendas politiques aux travaux scientifiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU-ESPE-Université de Bourgogne, MSH de Dijon, Jun 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l'atelier « Métiers de l'agriculture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00800064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third International Conference of the journal Scuola democratica. Education and/for Social Justice. Vol2 : Cultures, Practices and Change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Third International Conference of the journal Scuola democratica. Education and/for Social Justice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scuola democratica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.197-204, 2025, 979-12-985016-3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -239,1425 +927,1425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle gestion publique à l’école primaire, de quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (138), pp.25-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14hpi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opacités et implicites : ce que Parcoursup fait au groupe professionnel des enseignant·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexie Geers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Orientation post-bac : Parcoursup et l’introduction de la sélection à l’université, 72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11w29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux inconnus de sociologues connu·es : Juliet Corbin et Anselm Strauss à l’avant-garde de questions actuelles sur la vie des gens aux prises avec la maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Juliet Corbin &amp; Anselm Strauss, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.21858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation du quotidien professionnel et univers discursifs non institutionnels des professeurs des écoles</w:t>
+                <w:t xml:space="preserve">Ce que font les « besoins éducatifs particuliers » aux professeurs des écoles : l’extension du domaine du handicap comme remise en cause de la professionnalité enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25475⟩</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (1), pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.087.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677127v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que font les « besoins éducatifs particuliers » aux professeurs des écoles : l’extension du domaine du handicap comme remise en cause de la professionnalité enseignante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Médiatisation du quotidien professionnel et univers discursifs non institutionnels des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.087.0095⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mise en (in)visibilité des groupes professionnels, 39, pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015332v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte d'attractivité du professorat des écoles dans les années 2000 : mesure du phénomène et éléments d'interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp.125-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ef-101-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école inclusive&amp;quot; comme déstabilisation du métier de professeur des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets rouges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte d’attractivité du professorat des écoles dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cacouault-Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Py Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir artiste de cirque : l’apprentissage du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission de la gestion du risque dans les écoles supérieures de cirque en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.4554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de Bologne dans l'enseignement supérieur hongrois : représentations et pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du métier et de l’école des accédants enseignants issus des immigrations à l’IUFM de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants fantômes. Les sorties précoces de l'université Paris 8.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle et pédagogie : Opinions et attitudes des stagiaires IUFM de l'Académie de Créteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 129, pp.190-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1667,683 +2355,683 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte d’attractivité du professorat des écoles en France au début du xxie siècle. Quelques indicateurs pour objectiver et interpréter une crise structurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-54, 2024, 978-2-7535-9404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations du métier et de son attractivité dans les discours des professeurs des écoles ? Des univers sémantiques en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.119-134, 2024, 978-2-7535-9404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoto kyoshi he no michi: Kyoshi he no tenshokusha ni taisuru seidoteki mondai to sono motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlaine Cacouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Keiso-Shobo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyoshi no Shakaigaku</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keiso-Shobo, 2022, 978-4-326-60354-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hybridation des écoles d’artistes de cirque en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe en question(s) Gouvernance, environnement, langues, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche socio-historique de la segmentation genrée d'un groupe professionnel : le cas des enseignant-e-s des écoles professionnelles de cirque en Europe</w:t>
+                <w:t xml:space="preserve">Structuration et homogénéisation de la formation des artistes de cirque en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Divay. </w:t>
+              <w:t xml:space="preserve">Marine Cordier; Agathe Dumont; Émilie Salaméro; Magali Sizorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur le thème du genre dans les groupes professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès Éditions, pp.111-128, 2018, Collection Le Travail en débats. Série Colloques &amp; congrès, ISSN 1771-9046, 978-2-36630-082-6</w:t>
+              <w:t xml:space="preserve">Arts du cirque et spectacle vivant. Volume 2, Le cirque en transformation : identités et dynamiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Épure, pp.69-82, 2018, Sport, acteurs &amp; représentations, ISSN 2427-6839, 978-2-37496-060-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176809v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration et homogénéisation de la formation des artistes de cirque en Europe</w:t>
+                <w:t xml:space="preserve">Approche socio-historique de la segmentation genrée d'un groupe professionnel : le cas des enseignant-e-s des écoles professionnelles de cirque en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marine Cordier; Agathe Dumont; Émilie Salaméro; Magali Sizorn. </w:t>
+              <w:t xml:space="preserve">Sophie Divay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts du cirque et spectacle vivant. Volume 2, Le cirque en transformation : identités et dynamiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Épure, pp.69-82, 2018, Sport, acteurs &amp; représentations, ISSN 2427-6839, 978-2-37496-060-9</w:t>
+              <w:t xml:space="preserve">Variations sur le thème du genre dans les groupes professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Éditions, pp.111-128, 2018, Collection Le Travail en débats. Série Colloques &amp; congrès, ISSN 1771-9046, 978-2-36630-082-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176808v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques spécificités des représentations du métier des enseignants du secondaire issus des immigrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guibert, Pascal; Périer, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La socialisation professionnelle des enseignants du secondaire : parcours, expériences, épreuves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2012, 978-2-7535-2075-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2353,1087 +3041,658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeur.e.s des écoles : sociologie d'une profession dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlaine Cacouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 280 p., 2023, Logiques sociales, ISSN 0295-7736, 978-2-14-031376-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et territoires professionnels : la formation des artistes de cirque en europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Matteï-Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès, 207 p., 2023, Collection Le Travail en débats. Série Hors-collection, ISSN 1957-9675, 978-2-36630-131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apprendre de la formation des artistes de cirque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bezille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, 205 p., 2019, Collection Écoformation, ISSN 1631-9648, 978-2-343-16262-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants issus des immigrations : modalités d’accès au groupe professionnel, représentations du métier et de l’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SUDEL, 2006, 2-7162-0259-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015370v1</w:t>
-              </w:r>
-[...427 lines deleted...]
-                <w:t xml:space="preserve">hal-05292751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeur.e.s des écoles : un métier dans tous ses états. Sociologie d’un groupe professionnel en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale, Direction de l'évaluation et de la prospective. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la formation IUFM de l’académie de Créteil par les professeurs des lycées et collèges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IUFM de Créteil. 2005, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3580,51 +3839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hpi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Geers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w29" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Connan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04321838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176808v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04350148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bezille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hpi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Geers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w29" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Connan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4554" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04321838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176808v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04350148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bezille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>