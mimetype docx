--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -575,217 +575,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00800064v1</w:t>
+                <w:t xml:space="preserve">hal-05292751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292751v1</w:t>
+                <w:t xml:space="preserve">halshs-00800064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1247,619 +1247,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que font les « besoins éducatifs particuliers » aux professeurs des écoles : l’extension du domaine du handicap comme remise en cause de la professionnalité enseignante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiatisation du quotidien professionnel et univers discursifs non institutionnels des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (1), pp.95-111. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mise en (in)visibilité des groupes professionnels, 39, pp.163-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.087.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015332v1</w:t>
+                <w:t xml:space="preserve">hal-03677127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation du quotidien professionnel et univers discursifs non institutionnels des professeurs des écoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que font les « besoins éducatifs particuliers » aux professeurs des écoles : l’extension du domaine du handicap comme remise en cause de la professionnalité enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Mise en (in)visibilité des groupes professionnels, 39, pp.163-184. </w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (1), pp.95-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.087.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677127v1</w:t>
+                <w:t xml:space="preserve">hal-03015332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perte d'attractivité du professorat des écoles dans les années 2000 : mesure du phénomène et éléments d'interprétation</w:t>
+                <w:t xml:space="preserve">La perte d’attractivité du professorat des écoles dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
+                <w:t xml:space="preserve">M. Cacouault-Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélica Rigaudière</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Py Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp.125-160. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097678v1</w:t>
+                <w:t xml:space="preserve">hal-03015320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école inclusive&amp;quot; comme déstabilisation du métier de professeur des écoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perte d'attractivité du professorat des écoles dans les années 2000 : mesure du phénomène et éléments d'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets rouges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp.125-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-101-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812607v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perte d’attractivité du professorat des écoles dans les années 2000</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’école inclusive&amp;quot; comme déstabilisation du métier de professeur des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Katz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101</w:t>
+              <w:t xml:space="preserve">Carnets rouges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015320v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir artiste de cirque : l’apprentissage du risque</w:t>
               </w:r>
@@ -2363,281 +2363,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perte d’attractivité du professorat des écoles en France au début du xxie siècle. Quelques indicateurs pour objectiver et interpréter une crise structurelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles représentations du métier et de son attractivité dans les discours des professeurs des écoles ? Des univers sémantiques en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-54, 2024, 978-2-7535-9404-3</w:t>
+              <w:t xml:space="preserve">, , pp.119-134, 2024, 978-2-7535-9404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987207v1</w:t>
+                <w:t xml:space="preserve">hal-04987203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles représentations du métier et de son attractivité dans les discours des professeurs des écoles ? Des univers sémantiques en tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perte d’attractivité du professorat des écoles en France au début du xxie siècle. Quelques indicateurs pour objectiver et interpréter une crise structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'enseignants. Regards croisés sur l'attractivité d'un métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.119-134, 2024, 978-2-7535-9404-3</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-54, 2024, 978-2-7535-9404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987203v1</w:t>
+                <w:t xml:space="preserve">hal-04987207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoto kyoshi he no michi: Kyoshi he no tenshokusha ni taisuru seidoteki mondai to sono motivation</w:t>
               </w:r>
@@ -2798,173 +2798,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration et homogénéisation de la formation des artistes de cirque en Europe</w:t>
+                <w:t xml:space="preserve">Approche socio-historique de la segmentation genrée d'un groupe professionnel : le cas des enseignant-e-s des écoles professionnelles de cirque en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marine Cordier; Agathe Dumont; Émilie Salaméro; Magali Sizorn. </w:t>
+              <w:t xml:space="preserve">Sophie Divay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts du cirque et spectacle vivant. Volume 2, Le cirque en transformation : identités et dynamiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Épure, pp.69-82, 2018, Sport, acteurs &amp; représentations, ISSN 2427-6839, 978-2-37496-060-9</w:t>
+              <w:t xml:space="preserve">Variations sur le thème du genre dans les groupes professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Éditions, pp.111-128, 2018, Collection Le Travail en débats. Série Colloques &amp; congrès, ISSN 1771-9046, 978-2-36630-082-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176808v2</w:t>
+                <w:t xml:space="preserve">hal-02176809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche socio-historique de la segmentation genrée d'un groupe professionnel : le cas des enseignant-e-s des écoles professionnelles de cirque en Europe</w:t>
+                <w:t xml:space="preserve">Structuration et homogénéisation de la formation des artistes de cirque en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Divay. </w:t>
+              <w:t xml:space="preserve">Marine Cordier; Agathe Dumont; Émilie Salaméro; Magali Sizorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur le thème du genre dans les groupes professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès Éditions, pp.111-128, 2018, Collection Le Travail en débats. Série Colloques &amp; congrès, ISSN 1771-9046, 978-2-36630-082-6</w:t>
+              <w:t xml:space="preserve">Arts du cirque et spectacle vivant. Volume 2, Le cirque en transformation : identités et dynamiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Épure, pp.69-82, 2018, Sport, acteurs &amp; représentations, ISSN 2427-6839, 978-2-37496-060-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176809v1</w:t>
+                <w:t xml:space="preserve">hal-02176808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques spécificités des représentations du métier des enseignants du secondaire issus des immigrations</w:t>
               </w:r>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeur.e.s des écoles : un métier dans tous ses états. Sociologie d’un groupe professionnel en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hpi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Geers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w29" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0095" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Connan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4554" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04321838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176808v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04350148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bezille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hpi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Geers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w29" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25475" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Connan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-06" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4554" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04321838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176808v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04350148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bezille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03677165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>