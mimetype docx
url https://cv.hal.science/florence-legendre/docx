--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -238,1314 +238,1314 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Stimulation of Equine Bone Marrow Mesenchymal Stromal Cell-Derived Cartilage-Like In Vitro Model Triggers Osteoarthritis Features</w:t>
+                <w:t xml:space="preserve">Long term safety and efficacy of a functionalized nanogel with endothelin-1 and bradykinin receptor antagonist peptides for treatment of osteoarthritis of the metacarpophalangeal and distal interphalangeal joints in horses: a descriptive clinical pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Contentin</w:t>
+                <w:t xml:space="preserve">Antoinette Terlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassie Jehl</w:t>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Commenchail</w:t>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Virginie Coudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Galéra</w:t>
+                <w:t xml:space="preserve">Amelie Tallaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5c00500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-026-05368-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131501v1</w:t>
+                <w:t xml:space="preserve">hal-05582212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arthrose chez le cheval : des thérapies innovantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical Stimulation of Equine Bone Marrow Mesenchymal Stromal Cell-Derived Cartilage-Like In Vitro Model Triggers Osteoarthritis Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Commenchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Demoor</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5c00500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780982v1</w:t>
+                <w:t xml:space="preserve">hal-05131501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-blinded, randomized tolerance study of a biologically enhanced Nanogel with endothelin-1 and bradykinin receptor antagonist peptides via intra-articular injection for osteoarthritis treatment in horses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seng Manivong</w:t>
+                <w:t xml:space="preserve">L’arthrose chez le cheval : des thérapies innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867791v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-4270 acts as a tumor suppressor by directly targeting Bcl-xL in human osteosarcoma cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Veys</w:t>
+                <w:t xml:space="preserve">Double-blinded, randomized tolerance study of a biologically enhanced Nanogel with endothelin-1 and bradykinin receptor antagonist peptides via intra-articular injection for osteoarthritis treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Terlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Boulouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Brotin</w:t>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1220459⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-04352-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216524v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early castration in horses does not impact osteoarticular metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (23), pp.16778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms242316778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p and miR-491-5p in Human Osteosarcoma Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">MiR-4270 acts as a tumor suppressor by directly targeting Bcl-xL in human osteosarcoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Veys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Boulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poulain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15030362⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1220459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638646v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Nanogels with Endothelin-1 and Bradykinin Receptor Antagonist Peptides Decrease Inflammatory and Cartilage Degradation Markers of Osteoarthritis in a Horse Organoid Model of Cartilage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p and miR-491-5p in Human Osteosarcoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rédini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23168949⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15030362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775355v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p in Human Chondrosarcoma Cells and 3D Organoids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Functionalized Nanogels with Endothelin-1 and Bradykinin Receptor Antagonist Peptides Decrease Inflammatory and Cartilage Degradation Markers of Osteoarthritis in a Horse Organoid Model of Cartilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Brotin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (11), pp.5590. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.8949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23168949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22115590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04783657v1</w:t>
+                <w:t xml:space="preserve">hal-03775355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Allogeneic Bone-Marrow-Derived and Umbilical Cord Blood-Derived Mesenchymal Stem Cells to Prevent the Development of Osteoarthritis in An Equine Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Branly</w:t>
+                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p in Human Chondrosarcoma Cells and 3D Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Desancé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Amandine Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (5), pp.2499. </w:t>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.5590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22052499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22115590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193164v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Collagen Hydrolysates Downregulate the Synthesis of Pro-Catabolic and Pro-Inflammatory Markers of Osteoarthritis and Favor Collagen Production and Metabolic Activity in Equine Articular Chondrocyte Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maspimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,4182 +1603,4316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delalande</w:t>
+                <w:t xml:space="preserve">Evaluation of Allogeneic Bone-Marrow-Derived and Umbilical Cord Blood-Derived Mesenchymal Stem Cells to Prevent the Development of Osteoarthritis in An Equine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognié</w:t>
+                <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Mélanie Desancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 79, pp.106691. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.2499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478703v1</w:t>
+                <w:t xml:space="preserve">hal-03193164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimentally induced osteoarthritis model in horses performed on both metacarpophalangeal and metatarsophalangeal joints: Technical, clinical, imaging, biochemical, macroscopic and microscopic characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Desancé</w:t>
+                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235251⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.106691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935223v1</w:t>
+                <w:t xml:space="preserve">hal-03478703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of extracellular matrix synthesis by shell extracts from the marine bivalve Pecten maximus in human articular chondrocytes - Application for cartilage engineering.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marin</w:t>
+                <w:t xml:space="preserve">An experimentally induced osteoarthritis model in horses performed on both metacarpophalangeal and metatarsophalangeal joints: Technical, clinical, imaging, biochemical, macroscopic and microscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-018-9807-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0235251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861438v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondrogenic Differentiation of Defined Equine Mesenchymal Stem Cells Derived from Umbilical Cord Blood for Use in Cartilage Repair Therapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Regulation of extracellular matrix synthesis by shell extracts from the marine bivalve Pecten maximus in human articular chondrocytes - Application for cartilage engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Branly</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19020537⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.436-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-018-9807-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186781v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and use of Equine Bone Marrow Mesenchymal Stem Cells in Equine Cartilage Engineering. Study of their Hyaline Cartilage Forming Potential when Cultured under Hypoxia within a Biomaterial in the Presence of BMP-2 and TGF-ß1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Chondrogenic Differentiation of Defined Equine Mesenchymal Stem Cells Derived from Umbilical Cord Blood for Use in Cartilage Repair Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12015-017-9748-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19020537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186824v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia Is a Critical Parameter for Chondrogenic Differentiation of Human Umbilical Cord Blood Mesenchymal Stem Cells in Type I/III Collagen Sponges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Characterization and use of Equine Bone Marrow Mesenchymal Stem Cells in Equine Cartilage Engineering. Study of their Hyaline Cartilage Forming Potential when Cultured under Hypoxia within a Biomaterial in the Presence of BMP-2 and TGF-ß1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (9), pp.1933. </w:t>
+              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.611-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms18091933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12015-017-9748-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186808v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Interference and BMP-2 Stimulation Allows Equine Chondrocytes Redifferentiation in 3D-Hypoxia Cell Culture Model: Application for Matrix-Induced Autologous Chondrocyte Implantation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Hypoxia Is a Critical Parameter for Chondrogenic Differentiation of Human Umbilical Cord Blood Mesenchymal Stem Cells in Type I/III Collagen Sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (9), pp.1842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms18091842⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18091933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186507v1</w:t>
+                <w:t xml:space="preserve">hal-02186808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced chondrogenesis of bone marrow-derived stem cells by using a combinatory cell therapy strategy with BMP-2/TGF-β1, hypoxia, and COL1A1/HtrA1 siRNAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shell extracts of the edible mussel and oyster induce an enhancement of the catabolic pathway of human skin fibroblasts, in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03579-y⟩</w:t>
+              <w:t xml:space="preserve">Cytotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (5), pp.815-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10616-017-0096-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285453v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell extracts of the edible mussel and oyster induce an enhancement of the catabolic pathway of human skin fibroblasts, in vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhanced chondrogenesis of bone marrow-derived stem cells by using a combinatory cell therapy strategy with BMP-2/TGF-β1, hypoxia, and COL1A1/HtrA1 siRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10616-017-0096-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.3406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03579-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588926v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced NF- κ B activity is observed in dermal fibroblasts from black-skinned African individuals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">RNA Interference and BMP-2 Stimulation Allows Equine Chondrocytes Redifferentiation in 3D-Hypoxia Cell Culture Model: Application for Matrix-Induced Autologous Chondrocyte Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oddos</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.12970⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18091842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186862v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondrogenic commitment of human umbilical cord blood-derived mesenchymal stem cells in collagen matrices for cartilage engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Reduced NF- κ B activity is observed in dermal fibroblasts from black-skinned African individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gruchy</w:t>
+                <w:t xml:space="preserve">Fanny Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32786⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.392-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02304812v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro engineering of human 3D chondrosarcoma: a preclinical model relevant for investigations of radiation quality impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Hamdi</w:t>
+                <w:t xml:space="preserve">Chondrogenic commitment of human umbilical cord blood-derived mesenchymal stem cells in collagen matrices for cartilage engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Barbieri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Nicolas Gruchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-015-1590-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.32786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315021v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02304812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced alterations of osteogenic and chondrogenic differentiation of human mesenchymal stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro engineering of human 3D chondrosarcoma: a preclinical model relevant for investigations of radiation quality impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Cruet-Hennequart</w:t>
+                <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Drougard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119334⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-015-1590-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156371v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP-2, hypoxia, and COL1A1/HtrA1 siRNAs favor neo-cartilage hyaline matrix formation in chondrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation-induced alterations of osteogenic and chondrogenic differentiation of human mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cruet-Hennequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ollitrault</w:t>
+                <w:t xml:space="preserve">Carole Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legendre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Benateau</w:t>
+                <w:t xml:space="preserve">Georgina Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.tec.2013.0724⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0119334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804715v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage tissue engineering: Molecular control of chondrocyte differentiation for proper cartilage matrix reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+                <w:t xml:space="preserve">BMP-2, hypoxia, and COL1A1/HtrA1 siRNAs favor neo-cartilage hyaline matrix formation in chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Hervieu</w:t>
+                <w:t xml:space="preserve">M. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.02.030⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.tec.2013.0724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02132064v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell Extracts from the Marine Bivalve Pecten maximus Regulate the Synthesis of Extracellular Matrix in Primary Cultured Human Skin Fibroblasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+                <w:t xml:space="preserve">Cartilage tissue engineering: Molecular control of chondrocyte differentiation for proper cartilage matrix reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Carduner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
+                <w:t xml:space="preserve">Magali Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (8), pp.2414-2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099931⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366292v1</w:t>
+                <w:t xml:space="preserve">hal-02132064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage tissue engineering: Molecular control of chondrocyte differentiation for proper cartilage matrix reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ollitrault</w:t>
+                <w:t xml:space="preserve">Shell Extracts from the Marine Bivalve Pecten maximus Regulate the Synthesis of Extracellular Matrix in Primary Cultured Human Skin Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangni Gomez-Leduc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+                <w:t xml:space="preserve">Ludovic Carduner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.02.030⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783627v1</w:t>
+                <w:t xml:space="preserve">hal-01366292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Hyaline Cartilage Matrix Synthesis in Collagen Sponge Scaffolds by Using siRNA to Stabilize Chondrocytes Phenotype Cultured with Bone Morphogenetic Protein-2 Under Hypoxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Cartilage tissue engineering: Molecular control of chondrocyte differentiation for proper cartilage matrix reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gomez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.TEC.2012.0508⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (8), pp.2414-2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199500v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering chondrocyte behaviour in matrix-induced autologous chondrocyte implantation to undergo accurate cartilage repair with hyaline matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Hyaline Cartilage Matrix Synthesis in Collagen Sponge Scaffolds by Using siRNA to Stabilize Chondrocytes Phenotype Cultured with Bone Morphogenetic Protein-2 Under Hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Demoor</w:t>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maneix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Duval</w:t>
+                <w:t xml:space="preserve">Laure Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (7), pp.550-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.TEC.2012.0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202025v1</w:t>
+                <w:t xml:space="preserve">hal-04199500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sox9/Sox6 and Sp1 are involved in the insulin-like growth factor-I-mediated upregulation of human type II collagen gene expression in articular chondrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering chondrocyte behaviour in matrix-induced autologous chondrocyte implantation to undergo accurate cartilage repair with hyaline matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Maneix</w:t>
+                <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00109-011-0842-3⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838419v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage des signalisations moléculaires contrôlant la différenciation des chondrocytes : retombées pour l’ingénierie tissulaire du cartilage : le projet ANR-TecSan PROMOCART</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sox9/Sox6 and Sp1 are involved in the insulin-like growth factor-I-mediated upregulation of human type II collagen gene expression in articular chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Claus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Ronzière</w:t>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (6), pp.649-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00109-011-0842-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202120v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhein, the metabolite of diacerhein, reduces the proliferation of osteoarthritic chondrocytes and synoviocytes without inducing apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Legendre</w:t>
+                <w:t xml:space="preserve">Décryptage des signalisations moléculaires contrôlant la différenciation des chondrocytes : retombées pour l’ingénierie tissulaire du cartilage : le projet ANR-TecSan PROMOCART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubert-Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrier-Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heuze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Boumediene</w:t>
+                <w:t xml:space="preserve">M.-C. Ronzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03009740802421996⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.95-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04200456v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 and Transforming Growth Factor-ß 1 as Crucial Factors in Osteoarthritic Cartilage Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhein, the metabolite of diacerhein, reduces the proliferation of osteoarthritic chondrocytes and synoviocytes without inducing apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boukerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baugé</w:t>
+                <w:t xml:space="preserve">S. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+                <w:t xml:space="preserve">K. Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connective Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (3-4), pp.293-297. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.104-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03008200802148355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03009740802421996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838453v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Adhesion, Proliferation, and Functional Differentiation of Dermal Fibroblasts on Glycosaminoglycan-Coated Polysulfone Membranes</w:t>
+                <w:t xml:space="preserve">Interleukin-1 and Transforming Growth Factor-ß 1 as Crucial Factors in Osteoarthritic Cartilage Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Attia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.tea.2007.0057⟩</w:t>
+              <w:t xml:space="preserve">Connective Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3-4), pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03008200802148355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200472v1</w:t>
+                <w:t xml:space="preserve">hal-03838453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+                <w:t xml:space="preserve">Evaluation of Adhesion, Proliferation, and Functional Differentiation of Dermal Fibroblasts on Glycosaminoglycan-Coated Polysulfone Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (10), pp.1687-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.tea.2007.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838464v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondroitin sulfate modulation of matrix and inflammatory gene expression in IL-1β-stimulated chondrocytes – study in hypoxic alginate bead cultures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2007.05.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (8), pp.4850-4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200519v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1β impairment of transforming growth factor β1 signaling by DOWN-REGULATION of transforming growth factor β receptor type II and up-regulation of Smad7 in human articular chondrocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Chondroitin sulfate modulation of matrix and inflammatory gene expression in IL-1β-stimulated chondrocytes – study in hypoxic alginate bead cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Leclercq</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Elissalde</w:t>
+                <w:t xml:space="preserve">A.S. Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pujol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 56 (9), pp.3020-3032. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.22840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2007.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200583v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhein, a diacerhein-derived metabolite, modulates the expression of matrix degrading enzymes and the cell proliferation of articular chondrocytes by inhibiting ERK and JNK-AP-1 dependent pathways.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interleukin-1β impairment of transforming growth factor β1 signaling by DOWN-REGULATION of transforming growth factor β receptor type II and up-regulation of Smad7 in human articular chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Legendre</w:t>
+                <w:t xml:space="preserve">J. Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bogdanowicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Leclercq</w:t>
+                <w:t xml:space="preserve">J. Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (9), pp.3020-3032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.22840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200554v1</w:t>
+                <w:t xml:space="preserve">hal-04200583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interleukin 6 (IL-6)/IL-6R-induced signal tranducers and activators of transcription and mitogen-activated protein kinase/extracellular.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Rhein, a diacerhein-derived metabolite, modulates the expression of matrix degrading enzymes and the cell proliferation of articular chondrocytes by inhibiting ERK and JNK-AP-1 dependent pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bogdanowicz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Domagala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 32 (7), pp.1307-16</w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (4), pp.546-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201771v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of 2 antioxidants, selenomethionine and epigallocatechin-gallate, on catabolic and anabolic gene expression of articular chondrocytes.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Role of interleukin 6 (IL-6)/IL-6R-induced signal tranducers and activators of transcription and mitogen-activated protein kinase/extracellular.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bogdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 32 (10), pp.1958-67</w:t>
+              <w:t xml:space="preserve">, 2005, 32 (7), pp.1307-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200629v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative effects of 2 antioxidants, selenomethionine and epigallocatechin-gallate, on catabolic and anabolic gene expression of articular chondrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Andriamanalijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (10), pp.1958-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">JAK/STAT but Not ERK1/ERK2 Pathway Mediates Interleukin (IL)-6/Soluble IL-6R Down-regulation of Type II Collagen, Aggrecan Core, and Link Protein Transcription in Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayesh Dudhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (5), pp.2903-2912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M110773200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5788,663 +5922,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection intra-articulaire d’un nanogel fonctionnalisé combinant des effets mécanique et biologique rémanents contre l’arthrose chez le cheval : étude de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of therapeutic potential of new functionalized nanogels against osteoarthritis by using equine cartilage organoid cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cassé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des hormones testiculaires sur le métabolisme ostéo-articulaire chez l’espèce équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rouge</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eCongrès International de la Société d’Andrologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Andrologie de Langue Française, Jan 2021, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Nanohydrogels decrease Inflammatory and Cartilage Degradation Biomarkers in an organoid model of horse cartilage tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Journées de l'Ecole Doctorale Normande de Biologie Intégrative Santé et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and use of equine bone marrow mesenchymal stem cells in horse cartilage engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the Osteoarthritis-Research-Society-International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Osteoarthritis Research Society International (OARSI)., Apr 2014, Paris, France. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joca.2014.02.937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6454,1404 +6588,1404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Nanogel-Bottle Brush mitigates induced degradation in 3D cartilage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Commenchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaëlle Roullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de la Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effects of hybrid nanogels on cartilage οrganoids against equine osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Commenchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème journée de l'école doctorale NBise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-articular injection of a functionalized nanogel combining prolonged mechanical and biological effects as a treatment for osteoarthritis in the horse: a double-blinded, randomized tolerance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de la Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Nanogels decrease Inflammatory and Cartilage Degradation markers of Osteoarthritis in a horse organoid model of cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cullier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartilage Regeneration &amp; joint Preservation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hormones stéroïdiennes testiculaires contribuent-elles au métabolisme ostéo-articulaire chez l’espèce équine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rouge</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès de la Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation phénotypique des chondrocytes fœtaux humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of therapeutic miRNAs for the treatment of chondrosarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Veys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on the Long and the Short of Non-Coding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the chondrocyte-specific phenotype upon equine bone marrow mesenchymal stem cell differentiation. Influence of TGF-ß1 or TGF-ß3, associated with BMP-2 and type I collagen siRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Concari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jacquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journées françaises de Biologie de Tissus Minéralisés (SFBTM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et différenciation des cellules souches mésenchymateuses (CSM) de la moelle osseuse équine et du sang de cordon ombilical pour des applications en ingénierie du cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and differentiation of equine umbilical cord blood mesenchymal stem cells for cartilage tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Journées Française de la Biologie des Tissus Minéralisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P046: Engineering of a 3D cartilage model: study of healthy cartilage exposition during hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saintigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTCOG 53 - Particle Therapy Co-Operative Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Shanghai, China. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7861,279 +7995,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’obtention in vitro ou ex vivo de chondrocytes articulaires différenciés et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallein-Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2012/038668. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’obtention in vitro ou ex vivo de chondrocytes articulaires différenciés et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallein-Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2965278. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8201,51 +8335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF1E45BF"/>
+    <w:nsid w:val="C5A2761A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8432,51 +8566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9951-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069095922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Terlinden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04352-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04216524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Boulouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1220459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise R&#233;dini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030362" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115590" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desanc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235251" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rakic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni G&#243;mez-Leduc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-018-9807-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020537" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9748-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hervieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollitrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18091933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18091842" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03579-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-017-0096-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.12970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cruet-Hennequart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drougard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Shaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119334" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drougard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benateau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tec.2013.0724" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hervieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.02.030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G97D1TNT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099931" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni Gomez-Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0508" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maneix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H907DSBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202120v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier-Groult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC42N2H3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200456v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heuze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukerrouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumediene" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802421996" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2007.0057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baug&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Saurel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pujol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2007.05.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200583v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elissalde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22840" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bogdanowicz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Domagala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leclercq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201771v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Andriamanalijaona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kypriotou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Dudhia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110773200" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202823v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.02.937" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ga&#235;lle Roullin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roullin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sirois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202815v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Godin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Molin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02188430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294803v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Concari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jacquel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957909v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235720v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202789v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202707v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9951-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069095922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Terlinden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Tallaj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-026-05368-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04352-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04216524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Boulouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1220459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise R&#233;dini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desanc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rakic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni G&#243;mez-Leduc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-018-9807-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020537" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9748-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hervieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollitrault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18091933" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-017-0096-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03579-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18091842" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.12970" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cruet-Hennequart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drougard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Shaw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119334" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollitrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drougard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benateau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tec.2013.0724" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hervieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.02.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G97D1TNT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099931" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni Gomez-Leduc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0508" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maneix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.03.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H907DSBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202120v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier-Groult" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC42N2H3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heuze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukerrouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumediene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802421996" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2007.0057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baug&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Saurel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pujol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2007.05.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elissalde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bogdanowicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Domagala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leclercq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Andriamanalijaona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kypriotou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Dudhia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110773200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.02.937" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ga&#235;lle Roullin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roullin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sirois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Godin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Molin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02188430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Concari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jacquel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>