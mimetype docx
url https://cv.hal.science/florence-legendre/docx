--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -1067,831 +1067,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p and miR-491-5p in Human Osteosarcoma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+                <w:t xml:space="preserve">Functionalized Nanogels with Endothelin-1 and Bradykinin Receptor Antagonist Peptides Decrease Inflammatory and Cartilage Degradation Markers of Osteoarthritis in a Horse Organoid Model of Cartilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15030362⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.8949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23168949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638646v1</w:t>
+                <w:t xml:space="preserve">hal-03775355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Nanogels with Endothelin-1 and Bradykinin Receptor Antagonist Peptides Decrease Inflammatory and Cartilage Degradation Markers of Osteoarthritis in a Horse Organoid Model of Cartilage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p and miR-491-5p in Human Osteosarcoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rédini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (16), pp.8949. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23168949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph15030362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775355v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p in Human Chondrosarcoma Cells and 3D Organoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benmoussa</w:t>
+                <w:t xml:space="preserve">Marine Collagen Hydrolysates Downregulate the Synthesis of Pro-Catabolic and Pro-Inflammatory Markers of Osteoarthritis and Favor Collagen Production and Metabolic Activity in Equine Articular Chondrocyte Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Brotin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Maspimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Oddoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (11), pp.5590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22115590⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22020580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783657v1</w:t>
+                <w:t xml:space="preserve">hal-03114578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Collagen Hydrolysates Downregulate the Synthesis of Pro-Catabolic and Pro-Inflammatory Markers of Osteoarthritis and Favor Collagen Production and Metabolic Activity in Equine Articular Chondrocyte Organoids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Maspimby</w:t>
+                <w:t xml:space="preserve">Evaluation of Allogeneic Bone-Marrow-Derived and Umbilical Cord Blood-Derived Mesenchymal Stem Cells to Prevent the Development of Osteoarthritis in An Equine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Oddoux</w:t>
+                <w:t xml:space="preserve">Thomas Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.580. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22020580⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.2499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114578v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Allogeneic Bone-Marrow-Derived and Umbilical Cord Blood-Derived Mesenchymal Stem Cells to Prevent the Development of Osteoarthritis in An Equine Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Branly</w:t>
+                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Desancé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22052499⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.106691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193164v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of equine testis contribution to vitamin D bioactivation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognié</w:t>
+                <w:t xml:space="preserve">Tumor Suppressive Role of miR-342-5p in Human Chondrosarcoma Cells and 3D Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Amandine Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 79, pp.106691. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.5590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22115590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478703v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimentally induced osteoarthritis model in horses performed on both metacarpophalangeal and metatarsophalangeal joints: Technical, clinical, imaging, biochemical, macroscopic and microscopic characterization</w:t>
               </w:r>
@@ -1903,77 +1903,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (6), pp.e0235251. </w:t>
@@ -2145,51 +2145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrogenic Differentiation of Defined Equine Mesenchymal Stem Cells Derived from Umbilical Cord Blood for Use in Cartilage Repair Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,51 +2197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (2), pp.537. </w:t>
@@ -2273,1853 +2273,1853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and use of Equine Bone Marrow Mesenchymal Stem Cells in Equine Cartilage Engineering. Study of their Hyaline Cartilage Forming Potential when Cultured under Hypoxia within a Biomaterial in the Presence of BMP-2 and TGF-ß1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypoxia Is a Critical Parameter for Chondrogenic Differentiation of Human Umbilical Cord Blood Mesenchymal Stem Cells in Type I/III Collagen Sponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Desancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12015-017-9748-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18091933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186824v1</w:t>
+                <w:t xml:space="preserve">hal-02186808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia Is a Critical Parameter for Chondrogenic Differentiation of Human Umbilical Cord Blood Mesenchymal Stem Cells in Type I/III Collagen Sponges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced chondrogenesis of bone marrow-derived stem cells by using a combinatory cell therapy strategy with BMP-2/TGF-β1, hypoxia, and COL1A1/HtrA1 siRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (9), pp.1933. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.3406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms18091933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03579-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186808v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell extracts of the edible mussel and oyster induce an enhancement of the catabolic pathway of human skin fibroblasts, in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Latire</w:t>
+                <w:t xml:space="preserve">RNA Interference and BMP-2 Stimulation Allows Equine Chondrocytes Redifferentiation in 3D-Hypoxia Cell Culture Model: Application for Matrix-Induced Autologous Chondrocyte Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10616-017-0096-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18091842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588926v1</w:t>
+                <w:t xml:space="preserve">hal-02186507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced chondrogenesis of bone marrow-derived stem cells by using a combinatory cell therapy strategy with BMP-2/TGF-β1, hypoxia, and COL1A1/HtrA1 siRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shell extracts of the edible mussel and oyster induce an enhancement of the catabolic pathway of human skin fibroblasts, in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.3406. </w:t>
+              <w:t xml:space="preserve">Cytotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (5), pp.815-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03579-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10616-017-0096-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285453v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Interference and BMP-2 Stimulation Allows Equine Chondrocytes Redifferentiation in 3D-Hypoxia Cell Culture Model: Application for Matrix-Induced Autologous Chondrocyte Implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and use of Equine Bone Marrow Mesenchymal Stem Cells in Equine Cartilage Engineering. Study of their Hyaline Cartilage Forming Potential when Cultured under Hypoxia within a Biomaterial in the Presence of BMP-2 and TGF-ß1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Legendre</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (9), pp.1842. </w:t>
+              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.611-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms18091842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12015-017-9748-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186507v1</w:t>
+                <w:t xml:space="preserve">hal-02186824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced NF- κ B activity is observed in dermal fibroblasts from black-skinned African individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chondrogenic commitment of human umbilical cord blood-derived mesenchymal stem cells in collagen matrices for cartilage engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bigot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oddos</w:t>
+                <w:t xml:space="preserve">Nicolas Gruchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.12970⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.32786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186862v1</w:t>
+                <w:t xml:space="preserve">inserm-02304812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondrogenic commitment of human umbilical cord blood-derived mesenchymal stem cells in collagen matrices for cartilage engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced NF- κ B activity is observed in dermal fibroblasts from black-skinned African individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gruchy</w:t>
+                <w:t xml:space="preserve">Thierry Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.32786. </w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.392-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep32786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/exd.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02304812v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro engineering of human 3D chondrosarcoma: a preclinical model relevant for investigations of radiation quality impact</w:t>
+                <w:t xml:space="preserve">Radiation-induced alterations of osteogenic and chondrogenic differentiation of human mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Hamdi</w:t>
+                <w:t xml:space="preserve">Séverine Cruet-Hennequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Barbieri</w:t>
+                <w:t xml:space="preserve">Carole Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+                <w:t xml:space="preserve">Georgina Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-015-1590-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0119334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315021v1</w:t>
+                <w:t xml:space="preserve">hal-03156371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced alterations of osteogenic and chondrogenic differentiation of human mesenchymal stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BMP-2, hypoxia, and COL1A1/HtrA1 siRNAs favor neo-cartilage hyaline matrix formation in chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Cruet-Hennequart</w:t>
+                <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Drougard</w:t>
+                <w:t xml:space="preserve">C. Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Shaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Demoor</w:t>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119334⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.tec.2013.0724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156371v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP-2, hypoxia, and COL1A1/HtrA1 siRNAs favor neo-cartilage hyaline matrix formation in chondrocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro engineering of human 3D chondrosarcoma: a preclinical model relevant for investigations of radiation quality impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legendre</w:t>
+                <w:t xml:space="preserve">Dounia Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Drougard</w:t>
+                <w:t xml:space="preserve">Sofia Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briand</w:t>
+                <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benateau</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (2), pp.133-147. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ten.tec.2013.0724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-015-1590-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804715v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage tissue engineering: Molecular control of chondrocyte differentiation for proper cartilage matrix reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+                <w:t xml:space="preserve">Shell Extracts from the Marine Bivalve Pecten maximus Regulate the Synthesis of Extracellular Matrix in Primary Cultured Human Skin Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Hervieu</w:t>
+                <w:t xml:space="preserve">Ludovic Carduner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.02.030⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132064v1</w:t>
+                <w:t xml:space="preserve">hal-01366292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell Extracts from the Marine Bivalve Pecten maximus Regulate the Synthesis of Extracellular Matrix in Primary Cultured Human Skin Fibroblasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+                <w:t xml:space="preserve">Cartilage tissue engineering: Molecular control of chondrocyte differentiation for proper cartilage matrix reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Carduner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
+                <w:t xml:space="preserve">Tangni Gomez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (8), pp.2414-2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099931⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366292v1</w:t>
+                <w:t xml:space="preserve">hal-04783627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartilage tissue engineering: Molecular control of chondrocyte differentiation for proper cartilage matrix reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Bouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangni Gomez-Leduc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+                <w:t xml:space="preserve">Magali Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1840 (8), pp.2414-2440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783627v1</w:t>
+                <w:t xml:space="preserve">hal-02132064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Hyaline Cartilage Matrix Synthesis in Collagen Sponge Scaffolds by Using siRNA to Stabilize Chondrocytes Phenotype Cultured with Bone Morphogenetic Protein-2 Under Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,64 +4209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4623,749 +4623,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhein, the metabolite of diacerhein, reduces the proliferation of osteoarthritic chondrocytes and synoviocytes without inducing apoptosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interleukin-1 and Transforming Growth Factor-ß 1 as Crucial Factors in Osteoarthritic Cartilage Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heuze</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boukerrouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Boumediene</w:t>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03009740802421996⟩</w:t>
+              <w:t xml:space="preserve">Connective Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3-4), pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03008200802148355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200456v1</w:t>
+                <w:t xml:space="preserve">hal-03838453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 and Transforming Growth Factor-ß 1 as Crucial Factors in Osteoarthritic Cartilage Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhein, the metabolite of diacerhein, reduces the proliferation of osteoarthritic chondrocytes and synoviocytes without inducing apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boukerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baugé</w:t>
+                <w:t xml:space="preserve">S. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+                <w:t xml:space="preserve">K. Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connective Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (3-4), pp.293-297. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.104-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03008200802148355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03009740802421996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838453v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Adhesion, Proliferation, and Functional Differentiation of Dermal Fibroblasts on Glycosaminoglycan-Coated Polysulfone Membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.tea.2007.0057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (8), pp.4850-4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200472v1</w:t>
+                <w:t xml:space="preserve">hal-03838464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chondroitin sulfate modulation of matrix and inflammatory gene expression in IL-1β-stimulated chondrocytes – study in hypoxic alginate bead cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2007.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838464v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondroitin sulfate modulation of matrix and inflammatory gene expression in IL-1β-stimulated chondrocytes – study in hypoxic alginate bead cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Adhesion, Proliferation, and Functional Differentiation of Dermal Fibroblasts on Glycosaminoglycan-Coated Polysulfone Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roche</w:t>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Saurel</w:t>
+                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Pujol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (1), pp.105-114. </w:t>
+              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (10), pp.1687-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2007.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ten.tea.2007.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200519v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1β impairment of transforming growth factor β1 signaling by DOWN-REGULATION of transforming growth factor β receptor type II and up-regulation of Smad7 in human articular chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,64 +5580,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (7), pp.1307-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5813,51 +5813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayesh Dudhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bogdanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Reims, France</w:t>
@@ -6238,51 +6238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eCongrès International de la Société d’Andrologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Andrologie de Langue Française, Jan 2021, CAEN, France</w:t>
@@ -6436,64 +6436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and use of equine bone marrow mesenchymal stem cells in horse cartilage engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,277 +6846,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-articular injection of a functionalized nanogel combining prolonged mechanical and biological effects as a treatment for osteoarthritis in the horse: a double-blinded, randomized tolerance study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalized Nanogels decrease Inflammatory and Cartilage Degradation markers of Osteoarthritis in a horse organoid model of cartilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Cartilage Regeneration &amp; joint Preservation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003400v1</w:t>
+                <w:t xml:space="preserve">hal-03653007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Nanogels decrease Inflammatory and Cartilage Degradation markers of Osteoarthritis in a horse organoid model of cartilage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-articular injection of a functionalized nanogel combining prolonged mechanical and biological effects as a treatment for osteoarthritis in the horse: a double-blinded, randomized tolerance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seng Manivong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartilage Regeneration &amp; joint Preservation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653007v1</w:t>
+                <w:t xml:space="preserve">hal-04003400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hormones stéroïdiennes testiculaires contribuent-elles au métabolisme ostéo-articulaire chez l’espèce équine ?</w:t>
               </w:r>
@@ -7154,51 +7154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès de la Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t>
@@ -7253,51 +7253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7391,51 +7391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7490,64 +7490,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the chondrocyte-specific phenotype upon equine bone marrow mesenchymal stem cell differentiation. Influence of TGF-ß1 or TGF-ß3, associated with BMP-2 and type I collagen siRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Concari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7602,64 +7602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et différenciation des cellules souches mésenchymateuses (CSM) de la moelle osseuse équine et du sang de cordon ombilical pour des applications en ingénierie du cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7727,90 +7727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and differentiation of equine umbilical cord blood mesenchymal stem cells for cartilage tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Desancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Branly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangni Gómez-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7852,64 +7852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P046: Engineering of a 3D cartilage model: study of healthy cartilage exposition during hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saintigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,51 +8022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’obtention in vitro ou ex vivo de chondrocytes articulaires différenciés et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8079,112 +8079,112 @@
                 <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallein-Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO 2012/038668. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2965278. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202789v1</w:t>
+                <w:t xml:space="preserve">hal-04202707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’obtention in vitro ou ex vivo de chondrocytes articulaires différenciés et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8197,69 +8197,69 @@
                 <w:t xml:space="preserve">Magali Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallein-Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2965278. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO 2012/038668. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202707v1</w:t>
+                <w:t xml:space="preserve">hal-04202789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8335,51 +8335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5A2761A"/>
+    <w:nsid w:val="0385F8A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8566,51 +8566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9951-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069095922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Terlinden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Tallaj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-026-05368-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04352-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04216524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Boulouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1220459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise R&#233;dini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desanc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rakic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni G&#243;mez-Leduc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-018-9807-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020537" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9748-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hervieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollitrault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18091933" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-017-0096-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03579-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18091842" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.12970" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cruet-Hennequart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drougard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Shaw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119334" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollitrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drougard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benateau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tec.2013.0724" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hervieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.02.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G97D1TNT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099931" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni Gomez-Leduc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0508" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maneix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.03.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H907DSBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202120v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier-Groult" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC42N2H3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heuze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukerrouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumediene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802421996" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2007.0057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baug&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Saurel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pujol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2007.05.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elissalde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bogdanowicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Domagala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leclercq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Andriamanalijaona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kypriotou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Dudhia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110773200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.02.937" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ga&#235;lle Roullin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roullin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sirois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Godin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Molin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02188430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Concari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jacquel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9951-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069095922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Terlinden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Manivong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Tallaj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-026-05368-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Jehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5c00500" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04352-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Elkhatib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04216524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Boulouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jammes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1220459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168949" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise R&#233;dini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15030362" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maspimby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020580" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Desanc&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115590" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rakic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni G&#243;mez-Leduc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-018-9807-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020537" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hervieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollitrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18091933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03579-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18091842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-017-0096-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9748-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruchy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32786" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.12970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cruet-Hennequart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drougard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Shaw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollitrault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drougard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tec.2013.0724" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barbieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1590-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099931" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni Gomez-Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.02.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G97D1TNT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hervieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0508" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maneix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.03.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H907DSBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202120v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier-Groult" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC42N2H3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heuze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukerrouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumediene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802421996" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baug&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Saurel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pujol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2007.05.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200472v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2007.0057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elissalde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bogdanowicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Domagala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leclercq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Andriamanalijaona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kypriotou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Dudhia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110773200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlinden" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.02.937" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ga&#235;lle Roullin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roullin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sirois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04003400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Godin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Molin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02188430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Concari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jacquel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>