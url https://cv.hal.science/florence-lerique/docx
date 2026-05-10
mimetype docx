--- v1 (2026-03-24)
+++ v2 (2026-05-10)
@@ -106,165 +106,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution territoriale tranquille</w:t>
+                <w:t xml:space="preserve">Un processus de métropolisation controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.1</w:t>
+              <w:t xml:space="preserve">, 2025, 21, pp.1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04880872v1</w:t>
+                <w:t xml:space="preserve">halshs-05101169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un processus de métropolisation controversé</w:t>
+                <w:t xml:space="preserve">La révolution territoriale tranquille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 21, pp.1069</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05101169v1</w:t>
+                <w:t xml:space="preserve">halshs-04880872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires fragiles et la fonction publique</w:t>
               </w:r>
@@ -1394,1007 +1394,1157 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41, pp.2195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02218393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un statut de l’élu local d’opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Granero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bénétullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lerique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de l’éthique publique. 2025, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ports maritimes, quelle stratégie pour les ports entrepreneurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la question environnementale dans les ports, collection Stratégie, Organisation, Management, Editions Eska, pp. 139-149, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rainaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports en France : Quelle stratégie portuaire pour un développement de l'activité ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification et codification : illustration à travers le droit de l'urbanisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simplification administrative et normative, Etat des lieux, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agences régionales : une ingénierie territoriale méconnue en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ingénierie territoriale. Quels prolongements à la réforme territoriale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Collection du Grale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils citoyens : une nouvelle voie démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ségrégation territoriale en France. Manifestations et corrections. Direction d'Anne Rainaud.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, p. 65-74, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Collectivités territoriales et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence urbanisme dans les EPCI XXL : le cas du Pays Basque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRJS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Gérard Marcou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRJS Editions, pp.269-274, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire, Collectivités territoriales et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires éludés de la démocratie locale. La démocratie captive du territoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'assemblée locale : avenir de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et réforme de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du changement et de la permanence de l'Etat au cœur des mutations contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publisud, pp.349-358, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable, intercommunalité et planification urbaine : simple entente ou prochain alignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planification, développement durable et action publique locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.159-169, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones de sécurité prioritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 217-224, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du statut juridique de la ville touristique de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme de mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 265-281, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2404,303 +2554,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports en France : Quelle stratégie portuaire pour un développement de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection Stratégie, Organisation, Management; ESKA. ESKA, 2021, D. Bretonnes, ‎ 978-2747230933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04375718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie territoriale : quels prolongements à la réforme territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pissaloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lerique, Florence and Pissaloux, Jean-Luc. l'Harmattan, pp.300, 2019, GRALE, 978-2-343-16722-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie territoriale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2019, Collection du Grale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatera, Anticiper les changements climatiques en Nouvelle Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité scientifique Régional Acclimatera, n° 2, 2018, Prévoir pour agir, Hervé le Treut</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2710,91 +2860,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole, nouveau modèle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2804,276 +2954,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contentieux des documents et autorisations d'urbanisme en 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des contentieux de l'action publique locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.L. Pissaloux, 2016, Dijon, France. p. 129-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence d'une table ronde lors du colloque organisé à Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle gouvernance pour les EPCI XXL ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune peut-elle être soluble dans l’intercommunalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Goze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lerique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres des Dirigeants de Collectivités d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syndicat National des Directeurs Généraux des Collectivités Territoriales; Faculté de Droit de l’Université de Bordeaux – Pessac, Oct 2014, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3220,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rainaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04375718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pissaloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01939044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lerique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ridard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Granero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;n&#233;tulli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rainaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04375718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pissaloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01939044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>