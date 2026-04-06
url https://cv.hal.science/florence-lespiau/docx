--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -106,321 +106,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Load Theory: Emerging Trends and Innovations</w:t>
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Ouwehand</w:t>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Tricot</w:t>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Paas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/educsci15040458⟩</w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066190v1</w:t>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Load Theory: Emerging Trends and Innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Kim Ouwehand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Gouilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fred Paas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+              <w:t xml:space="preserve">Education Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/educsci15040458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning More Efficiently with Primary Knowledge Despite Extraneous Cognitive Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Psychology: an International Journal of Evolutionary Approaches to Psychology and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -467,90 +467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of three prophylactic interventions on French middle-schoolers’ mental health: protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), pp.204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -610,64 +610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Coertjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ouwehand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanke Korpershoek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -744,64 +744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -891,64 +891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (86), pp.24-32. </w:t>
@@ -980,364 +980,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322752v1</w:t>
+                <w:t xml:space="preserve">hal-04516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e53072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516287v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1388,103 +1388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (83), pp.22-29. </w:t>
@@ -1522,64 +1522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Primary Knowledge in Unpopular Statistics Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Psychology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1613,51 +1613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
@@ -1747,64 +1747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary vs. secondary knowledge contents in reasoning: Motivated and efficient vs. overburdened</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 227, pp.103610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping it for yourself or your sister? Experimental evidence on birth order effects on resource distribution between kin and non-kin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,64 +1942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Primary Knowledge: an Efficient Way To Motivate Students and Promote the Learning of Formal Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Psychology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31, pp.915-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2033,64 +2033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary knowledge enhances performance and motivation in reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness Costs Predict Emotional, Moral, and Attitudinal Inbreeding Aversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2241,277 +2241,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326099v1</w:t>
+                <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289290v1</w:t>
+                <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
               </w:r>
@@ -2523,64 +2523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser l’approche évolutive des connaissances dans des tâches de raisonnement et d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2704,77 +2704,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2812,77 +2812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2907,103 +2907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
@@ -3045,77 +3045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working memory resource depletion effect: a measurement attempt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélène Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Gvozdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3466,398 +3466,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using primary knowledge in unpopular statistical exercises to promote performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motivate learners and promote formal logic learning through primary knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186496v1</w:t>
+                <w:t xml:space="preserve">hal-02186576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivate learners and promote formal logic learning through primary knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Are cognitive load theory and desirable difficulties two sides of the same coin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186576v1</w:t>
+                <w:t xml:space="preserve">hal-02186551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are cognitive load theory and desirable difficulties two sides of the same coin?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reasoning more efficiently with primary knowledge despite cognitive load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186551v1</w:t>
+                <w:t xml:space="preserve">hal-02186517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning more efficiently with primary knowledge despite cognitive load</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using primary knowledge in unpopular statistical exercises to promote performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186517v1</w:t>
+                <w:t xml:space="preserve">hal-02186496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer l’approche évolutive pour comprendre le traitement des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie, Psychologie, Santé et Société : de la théorie aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,64 +3882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les connaissances primaires : une façon efficace de motiver les apprenants et de favoriser leur apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3964,77 +3964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary vs. secondary knowledge as a way to present logical problem solving.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Cognitive Load Theory Conference (ICLTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,77 +4059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary domain-general knowledge vs. secondary domain-specific knowledge: Is there a link between the two of them, in logical reasoning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4154,51 +4154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Influencing the Reactions of Aversion to Incest and Moral Involvements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4262,329 +4262,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249420v1</w:t>
+                <w:t xml:space="preserve">hal-05069702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069702v1</w:t>
+                <w:t xml:space="preserve">hal-05249420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4609,51 +4609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased performance and cognitive conflict detection when reasoning about primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4816,64 +4816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,64 +4898,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4980,51 +4980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of Relatedness and Involvement Influence Aversive Reactions to Inbreeding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5062,51 +5062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness costs predict moral aversion to incest: From one’s own heterosexual siblings to an unknown homosexual inbred couple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive and reflective beliefs in a modern world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The cognitive science of belief : a multidisciplinary approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.172-190, 2022, 978-1009009850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5280,51 +5280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,77 +5459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers participants du projet Prevado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5579,90 +5579,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la COVID-19 sur la santé des étudiants : effets sur leur mode de vie et leur état psychologique (Projet ANR-21-COVR-0005 COV'Etu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique sans peine ? : comment nous sommes plus performants et motivés pour raisonner logiquement à propos des connaissances primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOU20101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5969,51 +5969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ouwehand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15040458" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049241252694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coertjens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke Korpershoek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09880-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-022-09699-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2020.102335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-019-09482-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01860" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009001021.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02135502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ouwehand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15040458" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049241252694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coertjens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke Korpershoek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09880-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-022-09699-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2020.102335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-019-09482-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01860" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009001021.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02135502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>