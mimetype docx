--- v1 (2026-04-06)
+++ v2 (2026-06-02)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -980,295 +980,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e53072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516287v1</w:t>
+                <w:t xml:space="preserve">hal-04322752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322752v1</w:t>
+                <w:t xml:space="preserve">hal-04516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
               </w:r>
@@ -2186,125 +2186,259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébaï Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,100 +2470,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,267 +2595,250 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
+                <w:t xml:space="preserve">Efficacité d'une intervention universelle pluri-processuelle de prophylaxie en santé mentale : essai contrôlé randomisé auprès de collégiens français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">20e Journées Scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835013v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser l’approche évolutive des connaissances dans des tâches de raisonnement et d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2763,73 +2880,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2871,810 +2988,853 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848040v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608498v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115115v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory resource depletion effect: a measurement attempt</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713052v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katarina Gvozdic</w:t>
+                <w:t xml:space="preserve">Working memory resource depletion effect: a measurement attempt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélène Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064717v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivate learners and promote formal logic learning through primary knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Gvozdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186576v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are cognitive load theory and desirable difficulties two sides of the same coin?</w:t>
+                <w:t xml:space="preserve">Motivate learners and promote formal logic learning through primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186551v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning more efficiently with primary knowledge despite cognitive load</w:t>
+                <w:t xml:space="preserve">Are cognitive load theory and desirable difficulties two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
@@ -3682,81 +3842,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186517v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using primary knowledge in unpopular statistical exercises to promote performance</w:t>
+                <w:t xml:space="preserve">Reasoning more efficiently with primary knowledge despite cognitive load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
@@ -3764,427 +3924,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186496v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considérer l’approche évolutive pour comprendre le traitement des connaissances</w:t>
+                <w:t xml:space="preserve">Using primary knowledge in unpopular statistical exercises to promote performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie, Psychologie, Santé et Société : de la théorie aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071159v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les connaissances primaires : une façon efficace de motiver les apprenants et de favoriser leur apprentissage</w:t>
+                <w:t xml:space="preserve">Considérer l’approche évolutive pour comprendre le traitement des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie, Psychologie, Santé et Société : de la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071158v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary vs. secondary knowledge as a way to present logical problem solving.</w:t>
+                <w:t xml:space="preserve">Utiliser les connaissances primaires : une façon efficace de motiver les apprenants et de favoriser leur apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Cognitive Load Theory Conference (ICLTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Wollongong, Australia</w:t>
+              <w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621058v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary domain-general knowledge vs. secondary domain-specific knowledge: Is there a link between the two of them, in logical reasoning?</w:t>
+                <w:t xml:space="preserve">Primary vs. secondary knowledge as a way to present logical problem solving.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">10th International Cognitive Load Theory Conference (ICLTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621064v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary domain-general knowledge vs. secondary domain-specific knowledge: Is there a link between the two of them, in logical reasoning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Influencing the Reactions of Aversion to Incest and Moral Involvements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4200,51 +4442,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4254,51 +4496,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4340,73 +4582,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4465,73 +4707,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4573,113 +4815,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,73 +4940,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased performance and cognitive conflict detection when reasoning about primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4780,73 +5022,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4862,73 +5104,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4944,73 +5186,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of Relatedness and Involvement Influence Aversive Reactions to Inbreeding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5026,146 +5268,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Ecology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness costs predict moral aversion to incest: From one’s own heterosexual siblings to an unknown homosexual inbred couple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Toulouse Economics and Biology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5175,254 +5417,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive and reflective beliefs in a modern world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The cognitive science of belief : a multidisciplinary approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.172-190, 2022, 978-1009009850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009001021.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Capa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,51 +5674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers participants du projet Prevado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5511,51 +5753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5565,51 +5807,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la COVID-19 sur la santé des étudiants : effets sur leur mode de vie et leur état psychologique (Projet ANR-21-COVR-0005 COV'Etu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5661,51 +5903,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] université de Nimes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5715,114 +5957,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique sans peine ? : comment nous sommes plus performants et motivés pour raisonner logiquement à propos des connaissances primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOU20101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02135502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5969,51 +6211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ouwehand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15040458" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049241252694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coertjens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke Korpershoek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09880-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-022-09699-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2020.102335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-019-09482-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01860" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009001021.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02135502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ouwehand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15040458" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049241252694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coertjens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke Korpershoek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09880-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-022-09699-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2020.102335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-019-09482-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01860" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009001021.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02135502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>