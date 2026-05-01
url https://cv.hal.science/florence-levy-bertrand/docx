--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -377,161 +377,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductor-ferromagnet hybrids for non-reciprocal electronics and detectors</w:t>
+                <w:t xml:space="preserve">Thermalization and dynamics of high-energy quasiparticles in a superconducting nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuoran Geng</w:t>
+                <w:t xml:space="preserve">T. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Hijano</w:t>
+                <w:t xml:space="preserve">E. Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ilic</w:t>
+                <w:t xml:space="preserve">F. Gustavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Ilin</w:t>
+                <w:t xml:space="preserve">J. Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilari Maasilta</w:t>
+                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (12), pp.123001. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.956-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/ad01e9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-01999-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243629v1</w:t>
+                <w:t xml:space="preserve">hal-04108479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A horn-coupled millimeter-wave on-chip spectrometer based on Lumped Element Kinetic Inductance Detectors</w:t>
               </w:r>
@@ -641,321 +641,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millimetre-wave superconducting hyper-spectral device</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Superconductor-ferromagnet hybrids for non-reciprocal electronics and detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoran Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Hijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Ilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilari Maasilta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rasti/rzad038⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (12), pp.123001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/ad01e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867994v1</w:t>
+                <w:t xml:space="preserve">hal-04243629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization and dynamics of high-energy quasiparticles in a superconducting nanowire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A millimetre-wave superconducting hyper-spectral device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usasi Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, pp.956-960. </w:t>
+              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.562-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-01999-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rasti/rzad038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108479v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgap Kinetic Inductance Detector Sensitive to 85-GHz Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,1099 +1307,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact-less phonon detection with massive cryogenic absorbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Q-factor near infrared and visible Al 2 O 3 -based parallel-plate capacitor kinetic inductance detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martino Calvo</w:t>
+                <w:t xml:space="preserve">Samir Beldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Billard</w:t>
+                <w:t xml:space="preserve">Faouzi Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Camus</w:t>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Traini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5116405⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp.13319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.013319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188142v1</w:t>
+                <w:t xml:space="preserve">hal-02111523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodynamics of granular aluminum from superconductor to insulator: Observation of collective superconducting modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (9), pp.094506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.094506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Weak Terahertz Pulsed Signals Using Kinetic Inductance Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (1), pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10762-018-0555-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TiN Vacuum-Gap Capacitor Lumped-Element Kinetic Inductance Detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Boussaha</w:t>
+                <w:t xml:space="preserve">Contact-less phonon detection with massive cryogenic absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Beldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Monfardini</w:t>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martino Calvo</w:t>
+                <w:t xml:space="preserve">Julien Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-019-02309-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (22), pp.223506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5116405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-04171096v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay Between Kinetic Inductance, Nonlinearity, and Quasiparticle Dynamics in Granular Aluminum Microwave Kinetic Inductance Detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lukas Grünhaupt</w:t>
+                <w:t xml:space="preserve">Development of TiN Vacuum-Gap Capacitor Lumped-Element Kinetic Inductance Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Beldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.054087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199 (3-4), pp.994 - 1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-019-02309-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146609v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q-factor near infrared and visible Al 2 O 3 -based parallel-plate capacitor kinetic inductance detectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Monfardini</w:t>
+                <w:t xml:space="preserve">Interplay Between Kinetic Inductance, Nonlinearity, and Quasiparticle Dynamics in Granular Aluminum Microwave Kinetic Inductance Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Catelani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Maleeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Traini</w:t>
+                <w:t xml:space="preserve">Lukas Grünhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (9), pp.13319. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.054087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.013319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.054087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111523v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit quantum electrodynamics of granular aluminum resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss Mechanisms and Quasiparticle Dynamics in Superconducting Microwave Resonators Made of Thin-Film Granular Aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Grünhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Maleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Maleeva</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sebastian Skacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06386-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (11), pp.117001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.117001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886934v1</w:t>
+                <w:t xml:space="preserve">hal-01873268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss Mechanisms and Quasiparticle Dynamics in Superconducting Microwave Resonators Made of Thin-Film Granular Aluminum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Maleeva</w:t>
+                <w:t xml:space="preserve">Circuit quantum electrodynamics of granular aluminum resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maleeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Skacel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">L. Grünhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (11), pp.117001. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.117001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06386-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873268v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfabrication Developments for Future Instruments Using KID Detectors</w:t>
               </w:r>
@@ -2571,51 +2571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Komanický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (17), pp.174512. </w:t>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Götze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Harima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable sub-gap radiation detection with superconducting resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,1354 +2911,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01478296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a transverse Meissner effect in CuxTiSe2 single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Klein</w:t>
+                <w:t xml:space="preserve">Puzzling evidence for surface superconductivity in the layered dichalcogenide Cu&amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow/&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;10&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;%&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt;TiSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cambel</w:t>
+                <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Šoltýs</w:t>
+                <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Karapetrov</w:t>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.100501. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 523, pp.19-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.100501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626157v1</w:t>
+                <w:t xml:space="preserve">hal-01327122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling evidence for surface superconductivity in the layered dichalcogenide Cu&amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow/&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;10&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;%&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt;TiSe2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
+                <w:t xml:space="preserve">Observation of a transverse Meissner effect in CuxTiSe2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Medvecká</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Michon</w:t>
+                <w:t xml:space="preserve">V. Cambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marcus</w:t>
+                <w:t xml:space="preserve">J. Šoltýs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marcenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+                <w:t xml:space="preserve">G. Karapetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 523, pp.19-22. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.100501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2016.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327122v1</w:t>
+                <w:t xml:space="preserve">hal-01626157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated magnetism in PrPtAl</w:t>
+                <w:t xml:space="preserve">Phonons in the multiferroic langasite Ba3NbFe3Si2O14 : evidences for symmetry breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino Abdul-Jabbar</w:t>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry A. Sokolov</w:t>
+                <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D. O’neill</w:t>
+                <w:t xml:space="preserve">Sophie de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Stock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Wermeille</w:t>
+                <w:t xml:space="preserve">H. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3238⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (10), pp.104302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327061v1</w:t>
+                <w:t xml:space="preserve">hal-01186067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile setup for optical spectroscopy under high pressure and low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexey B. Kuzmenko</w:t>
+                <w:t xml:space="preserve">Bi-layer Kinetic Inductance detectors for space observations between 80-120 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4931990⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 580, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327063v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01141710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonons in the multiferroic langasite Ba3NbFe3Si2O14 : evidences for symmetry breaking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Barkaoui</w:t>
+                <w:t xml:space="preserve">Versatile setup for optical spectroscopy under high pressure and low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël K. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Akrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey B. Kuzmenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.104302⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (10), pp.105102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4931990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186067v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-layer Kinetic Inductance detectors for space observations between 80-120 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Goupy</w:t>
+                <w:t xml:space="preserve">Modulated magnetism in PrPtAl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Abdul-Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Sueur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Bourrion</w:t>
+                <w:t xml:space="preserve">Didier Wermeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 580, pp.A15. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.321-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys3238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01141710v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete devil's staircase in the magnetization curve of SrCu2(BO3)2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les supraconducteurs ferromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masashi Takigawa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.067210⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201332004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960280v1</w:t>
+                <w:t xml:space="preserve">hal-00960338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependence of the superconducting critical temperature in heavily doped Si:B epilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cercellier</w:t>
+                <w:t xml:space="preserve">THz Magneto-electric atomic rotations in the chiral compound Ba3NbFe3Si2O14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blase</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.064508⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (15), pp.157208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.157208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957153v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Magneto-electric atomic rotations in the chiral compound Ba3NbFe3Si2O14</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafik Ballou</w:t>
+                <w:t xml:space="preserve">Incomplete devil's staircase in the magnetization curve of SrCu2(BO3)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Takigawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Horvatić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Waki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (15), pp.157208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.157208⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 110, pp.067210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.067210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797750v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les supraconducteurs ferromagnétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness dependence of the superconducting critical temperature in heavily doped Si:B epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cercellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. van Der Beek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32, pp.4. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.064508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201332004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.064508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960338v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vortex dans les supraconducteurs : une matière molle au sein de la matière dure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4299,429 +4299,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of geometric frustration by magnetoelastic coupling in AuCrS2</w:t>
+                <w:t xml:space="preserve">Hybridization gap and anisotropic far-infrared optical conductivity of URu2Si2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. E. Carlsson</w:t>
+                <w:t xml:space="preserve">J. Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rousse</w:t>
+                <w:t xml:space="preserve">M. K. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Yamada</w:t>
+                <w:t xml:space="preserve">D. Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kuriki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Takahashi</w:t>
+                <w:t xml:space="preserve">J. A. Mydosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84, pp.094455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094455⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84, pp.184420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641317v1</w:t>
+                <w:t xml:space="preserve">hal-00961065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the isoelectronic substitution of Sb for As on the magnetic and structural properties of LaFe(As1−xSbx)O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression of geometric frustration by magnetoelastic coupling in AuCrS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. E. Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J.E Carlsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Sulpice</w:t>
+                <w:t xml:space="preserve">I. Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Marcus</w:t>
+                <w:t xml:space="preserve">H. Kuriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (10), pp.104523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.104523⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84, pp.094455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.094455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715047v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization gap and anisotropic far-infrared optical conductivity of URu2Si2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Levallois</w:t>
+                <w:t xml:space="preserve">Effect of the isoelectronic substitution of Sb for As on the magnetic and structural properties of LaFe(As1−xSbx)O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.E Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. K. Tran</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stricker</w:t>
+                <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Mydosh</w:t>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84, pp.184420. </w:t>
+              <w:t xml:space="preserve">, 2011, 84 (10), pp.104523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.184420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.104523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961065v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Conductivity of Elemental Bismuth under Pressure: Evidence for an Avoided Lifshitz-Type Semimetal-Semiconductor Transition</w:t>
               </w:r>
@@ -4867,51 +4867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Horvatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,90 +5118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Sommerfeld Coefficient in Magnesium Diboride Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (13), pp.137001. </w:t>
@@ -5252,51 +5252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in doped cubic silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,51 +5657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710210v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Chowdhury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goupy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231368" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lagache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lundgren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Geng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Hijano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ilic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ilin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilari Maasilta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad01e9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usasi Chowdhury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Calvo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Goupy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244887" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzad038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108479v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jalabert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Driessen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy-Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01999-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.044002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aravena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.094506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04171096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Boussaha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Beldi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02309-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valenti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Henriques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Catelani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Maleeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gr&#252;nhaupt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Traini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.013319" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maleeva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gr&#252;nhaupt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06386-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Skacel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.117001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325633v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bideaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourrion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-2080-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;tze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harima" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sheikin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161107" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01478296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5b14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cambel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;olt&#253;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karapetrov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.100501" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.02.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Abdul-Jabbar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Sokolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. O&#8217;neill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3238" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l K. Tran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levallois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Akrap" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teyssier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey B. Kuzmenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931990" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01141710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Sueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526206" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Takigawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Horvati&#263;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Waki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kr&#228;mer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.067210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grockowiak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cercellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.064508" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.157208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960338v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Beek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201332004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201228004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. E. Carlsson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuriki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takahashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094455" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Tran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stricker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mydosh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184420" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Armitage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tediosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.237401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takigawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/67008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/67004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.137001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achatz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05340" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RXWGKH2W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710210v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Chowdhury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goupy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231368" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lagache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lundgren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108479v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Driessen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy-Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01999-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usasi Chowdhury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Calvo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Goupy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244887" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Geng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Hijano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ilic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ilin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilari Maasilta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad01e9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzad038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.044002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aravena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Beldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Boussaha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Traini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.013319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.094506" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116405" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04171096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02309-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valenti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Henriques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Catelani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Maleeva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gr&#252;nhaupt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.054087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Skacel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.117001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maleeva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gr&#252;nhaupt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06386-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325633v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bideaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourrion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-2080-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;tze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harima" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sheikin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161107" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01478296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5b14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.02.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cambel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;olt&#253;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karapetrov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.100501" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104302" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01141710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Sueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526206" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l K. Tran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levallois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Akrap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teyssier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey B. Kuzmenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931990" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Abdul-Jabbar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Sokolov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. O&#8217;neill" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3238" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Der Beek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201332004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.157208" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Takigawa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Horvati&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Waki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kr&#228;mer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.067210" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grockowiak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cercellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.064508" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201228004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961065v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Tran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stricker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mydosh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184420" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641317v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. E. Carlsson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuriki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takahashi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094455" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Armitage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Tediosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.237401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takigawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/67008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/67004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.137001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achatz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05340" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RXWGKH2W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>