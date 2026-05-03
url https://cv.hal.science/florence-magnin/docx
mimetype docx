--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -339,161 +339,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization as a tool to characterize permafrost 1. Theory and laboratory experiments</w:t>
+                <w:t xml:space="preserve">Modelling the thermal dynamics of permafrost talus slopes: insights from a recently destabilised site (Gislá landslide, October 6 th 2020, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Revil</w:t>
+                <w:t xml:space="preserve">Meven Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Richard</w:t>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ghorbani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Costanza Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P A Duvillard</w:t>
+                <w:t xml:space="preserve">Nicolas Monzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 244, </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/134ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528407v1</w:t>
+                <w:t xml:space="preserve">hal-05393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced permafrost warming in European mountains in the early 21st century</w:t>
               </w:r>
@@ -607,498 +607,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermal dynamics of permafrost talus slopes: insights from a recently destabilised site (Gislá landslide, October 6 th 2020, Iceland)</w:t>
+                <w:t xml:space="preserve">Induced polarization as a tool to characterize permafrost 1. Theory and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meven Philippe</w:t>
+                <w:t xml:space="preserve">A Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Monzie</w:t>
+                <w:t xml:space="preserve">P A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (3), </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/134ad⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393906v1</w:t>
+                <w:t xml:space="preserve">hal-05528407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERMAFROST TEMPERATURE AND ACTIVE-LAYER THICKNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Noetzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Hanne H Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Flinois</w:t>
+                <w:t xml:space="preserve">Thomas Gallemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Mauro Gugliemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Filip Hrbacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Formes et processus périglaciaires des milieux montagnards, 30 (3), pp.225-238. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (8), pp.S46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385839v1</w:t>
+                <w:t xml:space="preserve">hal-05385776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERMAFROST TEMPERATURE AND ACTIVE-LAYER THICKNESS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne H Christiansen</w:t>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gallemann</w:t>
+                <w:t xml:space="preserve">Guillaume Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Gugliemin</w:t>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Hrbacek</w:t>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (8), pp.S46. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Formes et processus périglaciaires des milieux montagnards, 30 (3), pp.225-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385776v1</w:t>
+                <w:t xml:space="preserve">hal-05385839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization as a tool to characterize permafrost. 2. Applications to low and high-porosity environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ingeman-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1228,51 +1228,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106 (8), pp.S11-S172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05525230v1</w:t>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1689,423 +1689,423 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the thermal dynamics of perched permafrost talus slopes: insights from a recently destabilised site (Gislá landslide, October 6th 2020, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Na Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), pp.19138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/134ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
+                <w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luuk Dorren</w:t>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 448, pp.109032. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388589v1</w:t>
+                <w:t xml:space="preserve">hal-04913702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of permafrost in the preconditioning and triggering factors of the September 2020 Crête des Grangettes rockfall (southern French Alps)</w:t>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josué Bock</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Formes et processus périglaciaires des milieux montagnards, 30 (3), </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.109032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12yqn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913702v1</w:t>
+                <w:t xml:space="preserve">hal-04388589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Climate</w:t>
               </w:r>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.899-915. </w:t>
@@ -2357,589 +2357,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice aprons on steep high-alpine slopes: insights from the Mont-Blanc massif, Western Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permafrost controls the displacement rates of large unstable rock-slopes in subarctic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Guillet</w:t>
+                <w:t xml:space="preserve">I.M. Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
+                <w:t xml:space="preserve">P. Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Preunkert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+                <w:t xml:space="preserve">B. Etzelmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Hermanns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2023.15⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220, pp.104017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.104017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172099v1</w:t>
+                <w:t xml:space="preserve">hal-03942667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost controls the displacement rates of large unstable rock-slopes in subarctic environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Ice aprons on steep high-alpine slopes: insights from the Mont-Blanc massif, Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nicolet</w:t>
+                <w:t xml:space="preserve">Grégoire Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Etzelmüller</w:t>
+                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Hermanns</w:t>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 220, pp.104017. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (277), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.104017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jog.2023.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942667v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Post-Little Ice Age rock wall permafrost evolution in Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Boyer</w:t>
+                <w:t xml:space="preserve">Justyna Czekirda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Bartow-Gillies</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Westermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketil Isaksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2023BAMSStateoftheClimate_Intro.1⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.2725-2754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-17-2725-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846874v1</w:t>
+                <w:t xml:space="preserve">hal-04163437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Little Ice Age rock wall permafrost evolution in Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Bartow-Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justyna Czekirda</w:t>
+                <w:t xml:space="preserve">A. Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.2725-2754. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (9), pp.S1-S10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-17-2725-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2023BAMSStateoftheClimate_Intro.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163437v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Taconnaz Rockfall (Mont-Blanc Massif, European Alps) of November 2018: A Complex and At-Risk Rockwall-Glacier-Torrent Morphodynamic Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,51 +2947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (17), pp.9716. </w:t>
@@ -3042,51 +3042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’observation des écroulements aux solutions opérationnelles : près de deux décennies d’études sur les risques cryo-gravitaires dans le massif du Mont-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,90 +3176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (1), pp.3-23. </w:t>
@@ -3310,51 +3310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Rockfall Observation to Operational Solutions: Nearly 20 years of Cryo-gravitational Hazard Studies in Mont-Blanc Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,64 +3431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of topographic and meteorological parameters on the surface area loss of ice aprons in the Mont Blanc massif (European Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,103 +3565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost in monitored unstable rock slopes in Norway – new insights from temperature and surface velocity measurements, geophysical surveying, and ground temperature modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Czekirda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.97 - 129. </w:t>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Temporal Evolution of Ice Aprons in the Mont-Blanc Massif Using X and C-Band SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,64 +3833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice Aprons in the Mont Blanc Massif (Western European Alps): Topographic Characteristics and Relations with Glaciers and Other Types of Perennial Surface Ice Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,51 +3976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Flows in Rock Wall Permafrost: A Numerical Approach Coupling Hydrological and Thermal Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4067,51 +4067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperatures and their influence on the permafrost thermal regime in high-Arctic rock walls on Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juditha Undine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vikhamar Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4182,265 +4182,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature distribution in a permafrost-affected rock ridge from conductivity and induced polarization tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
+                <w:t xml:space="preserve">Rock temperature prior to failure: analysis of 209 rockfall events in the Mont Blanc massif (Western European Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa597⟩</w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.520-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226968v1</w:t>
+                <w:t xml:space="preserve">hal-03024101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock temperature prior to failure: analysis of 209 rockfall events in the Mont Blanc massif (Western European Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature distribution in a permafrost-affected rock ridge from conductivity and induced polarization tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Legay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Alexandre Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (3), pp.520-536. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225 (2), pp.1207-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp.2110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024101v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of rock wall permafrost in the Pyrenees (Vignemale peak, 3,298 m a.s.l., 42°46′16″N/0°08′33″W)</w:t>
               </w:r>
@@ -4573,77 +4573,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative risk assessment and strategies for infrastructure on permafrost in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4811,90 +4811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des parois rocheuses gelées de haute montagne sous forçage climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111, pp.34-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4980,51 +4980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 350, pp.106913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5071,51 +5071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost distribution in steep rock slopes in Norway: measurements, statistical modelling and implications for geomorphological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,64 +5460,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling rock wall permafrost degradation in the Mont Blanc massif from the LIA to the end of the 21st century.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,64 +5620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 149 (2), pp.648-662. </w:t>
@@ -5715,77 +5715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the 2003 and 2015 summer heatwaves on permafrost-affected rock-walls in the Mont Blanc massif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 609, p132-p143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5845,77 +5845,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Krautblatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (5), pp.745-762. </w:t>
@@ -5979,64 +5979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6113,64 +6113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6215,359 +6215,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modelling of rock wall permafrost distribution: application to the Mont Blanc massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les évolutions de la cryosphère alpine et leurs effets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, p20-p25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132609v1</w:t>
+                <w:t xml:space="preserve">hal-01779628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions de la cryosphère alpine et leurs effets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Statistical modelling of rock wall permafrost distribution: application to the Mont Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.145-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779628v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modelling of rock wall permafrost distribution: application to the Mont Blanc massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Brenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6605,64 +6605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characteristics of permafrost in the steep alpine rock walls of the Aiguille du Midi (Mont Blanc Massif, 3842 m a.s.l)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Noetzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,90 +6722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphodynamics of the mont blanc massif in a changing cryosphere: a comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94A (2), pp.265-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6922,51 +6922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial conference 2025 of the Swiss Geomorphological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Zernez, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6991,103 +6991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the thermal regime of perched talus slopes: The Gislá landslide (06/10/2020, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSL, Jan 2025, Davos (Suisse), Switzerland</w:t>
@@ -7110,1507 +7110,1507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermo-hydrological dynamics of permafrost in fractured rock walls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution du permafrost et implications pour les sociétés alpines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG REGIONAL CONFERENCE ON GEOMORPHOLOGY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Timișoara, Romania</w:t>
+              <w:t xml:space="preserve">33ème congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375171v1</w:t>
+                <w:t xml:space="preserve">hal-05364519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modelling of permafrost distribution in steep rock slope, application to the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Étude en laboratoire de l'influence des cycles de geldégel sur du calcaire -projet PermaPyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaïs Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375180v1</w:t>
+                <w:t xml:space="preserve">hal-05398966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost in the Pyrenees: the changing mountains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the thermo-hydrological dynamics of permafrost in fractured rock walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meven Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">IAG REGIONAL CONFERENCE ON GEOMORPHOLOGY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Timișoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375084v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDISPOSING, TRIGGERING AND RUNOUT CONDITIONS OF TWO ROCK SLOPE FAILURES IN THE FRENCH ALPS: ÉTACHE VALLEY AND CRÊTE DES GRANGETTES</w:t>
+                <w:t xml:space="preserve">Statistical modelling of permafrost distribution in steep rock slope, application to the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WSL Davos, Jan 2025, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901177v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the impact of climate change on alpine mass movements in observational records from the European Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Cicoira</w:t>
+                <w:t xml:space="preserve">Permafrost in the Pyrenees: the changing mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Garcia-Oteyza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385273v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du permafrost et implications pour les sociétés alpines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Detecting the impact of climate change on alpine mass movements in observational records from the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Chiarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cicoira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème congrès français de thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364519v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en laboratoire de l'influence des cycles de geldégel sur du calcaire -projet PermaPyrenees</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WSL Davos, Jan 2025, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398966v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le rôle du permafrost dans la déstabilisation des versants rocheux de haute montagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Comparison of Automated ERT stations (A-ERT) for continuous monitoring electrical resistivity in polar and mountain permafrost regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehriban Aliyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai O Cimpoiasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farzamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée francophones de mécanique des roches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364785v1</w:t>
+                <w:t xml:space="preserve">hal-05385331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Automated ERT stations (A-ERT) for continuous monitoring electrical resistivity in polar and mountain permafrost regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Farzamian</w:t>
+                <w:t xml:space="preserve">Comprendre le rôle du permafrost dans la déstabilisation des versants rocheux de haute montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée francophones de mécanique des roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05385331v1</w:t>
+                <w:t xml:space="preserve">hal-05364785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The May 2025 rock ice avalanche of Blatten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating hanging glaciers and permafrost conditions on an Alpine summit: insights from the Pointes du Mourti, 3563 m a.s.l., Valais Alps, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Hetényi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ben Robson</w:t>
+                <w:t xml:space="preserve">James Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Moutain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Biennial conference 2025 of the Swiss Geomorphological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Zernez, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375115v1</w:t>
+                <w:t xml:space="preserve">hal-05364324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing rockwall permafrost dynamics at Aiguille du Midi (French Alps) through electrical resistivity tomography monitoring.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+                <w:t xml:space="preserve">The May 2025 rock ice avalanche of Blatten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessy Richard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Moutain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394108v1</w:t>
+                <w:t xml:space="preserve">hal-05375115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating hanging glaciers and permafrost conditions on an Alpine summit: insights from the Pointes du Mourti, 3563 m a.s.l., Valais Alps, Switzerland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Characterizing rockwall permafrost dynamics at Aiguille du Midi (French Alps) through electrical resistivity tomography monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial conference 2025 of the Swiss Geomorphological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364324v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progresses and challenges to assess permafrost-related processes in slope failures: examples from the French Alps and Iceland</w:t>
               </w:r>
@@ -8721,103 +8721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PERMAPYRENEES project: Permafrost in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Garcia-Oteyza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pérez-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Iberian Conference on Permafrost (CIP2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Salardú, Spain</w:t>
@@ -8840,808 +8840,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des effets des canicules sur les micro-climats de montagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
+                <w:t xml:space="preserve">Temperature distribution detected by electrical geophysics and rockfall monitoring in a permafrost-affected ridge. A field experiment under the Cosmiques refuge (Mont-Blanc, Chamonix).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colin van Reeth</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Rencontres Lacs Sentinelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lacs Sentinelles, Nov 2024, Saint-Jean-Saint-Nicolas, France</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISL, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919504v1</w:t>
+                <w:t xml:space="preserve">hal-05394087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure des effets des canicules sur les micro-climats de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Napoléoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15ème Rencontres Lacs Sentinelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lacs Sentinelles, Nov 2024, Saint-Jean-Saint-Nicolas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773855v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature distribution detected by electrical geophysics and rockfall monitoring in a permafrost-affected ridge. A field experiment under the Cosmiques refuge (Mont-Blanc, Chamonix).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josué Bock</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISL, Jul 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394087v1</w:t>
+                <w:t xml:space="preserve">hal-04773855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermal regime of talus slopes : The Eyjafirði landslide (06/10/2020, Iceland)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent loss of thickness in the ice aprons of the Mont-Blanc massif and disappearance of a potential paleo-environmental archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duphil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the European Geosciences Union 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774131v1</w:t>
+                <w:t xml:space="preserve">hal-05394047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the thermal regime of a recently destabilised talus: the Eyjafirdi landslide (October 6th 2020, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europen Geoscience Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent loss of thickness in the ice aprons of the Mont-Blanc massif and disappearance of a potential paleo-environmental archive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the thermal regime of talus slopes : The Eyjafirði landslide (06/10/2020, Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meven Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">General Assembly of the European Geosciences Union 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394047v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failure research in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9703,355 +9703,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failures research in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chambéry (73), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755811v1</w:t>
+                <w:t xml:space="preserve">hal-04773133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main advances and perspectives in high mountain permafrost and steep rock slope failures research in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Landslides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773133v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10087,657 +10087,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology of High Mountain Permafrost: Monitoring of Water infiltration at the Aiguille du Midi, Mont Blanc massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chabas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorren Luuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bisannuel 2023 de la Société Suisse de Géomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773044v1</w:t>
+                <w:t xml:space="preserve">hal-04755889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment; French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Hydrology of High Mountain Permafrost: Monitoring of Water infiltration at the Aiguille du Midi, Mont Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque bisannuel 2023 de la Société Suisse de Géomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755889v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">17 years of high-altitude rock wall monitoring by terrestrial laser scanning (Mont-Blanc massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courtial-Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195995v1</w:t>
+                <w:t xml:space="preserve">hal-04196570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 years of high-altitude rock wall monitoring by terrestrial laser scanning (Mont-Blanc massif)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
+              <w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196570v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246895v1</w:t>
+                <w:t xml:space="preserve">hal-04195985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced permafrost warming in European Mountains</w:t>
               </w:r>
@@ -10842,402 +10842,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP 6)</w:t>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195985v1</w:t>
+                <w:t xml:space="preserve">hal-04195995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Westermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684370v1</w:t>
+                <w:t xml:space="preserve">hal-04196586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des écroulements de 2020 au Vallon d'Étache (Haute Maurienne) et à la Crête des Grangettes (Ecrins) : les dernières avancées de la recherche sur le permafrost des versants raides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique et Technique Prévention des risques d'origine glaciaire et périglaciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196586v1</w:t>
+                <w:t xml:space="preserve">hal-04684370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of an international database of geoelectrical surveys on permafrost to promote data sharing, survey repetition and standardized data reprocessing </w:t>
               </w:r>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christin Hilbich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddi Herring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Farzamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Buckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11357,90 +11357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost landslides with molards as a geomorphological landmark of permafrost degradation: a worldwide survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Svennevig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11476,286 +11476,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of snowmelt infiltration in steep permafrost-affected rock slopes using fluorescent dyes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195991v1</w:t>
+                <w:t xml:space="preserve">hal-04755871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures to identify hot spots for hazard assessment, French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of snowmelt infiltration in steep permafrost-affected rock slopes using fluorescent dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Zuanon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG 2023 - 28th IUGG General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57757/IUGG23-1859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755871v1</w:t>
+                <w:t xml:space="preserve">hal-04195991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations: Some interesting opportunities for geophysicists ?</w:t>
               </w:r>
@@ -11804,536 +11804,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring hanging glacier dynamics from sar images using corner reflectors and field measurements in the Mont-Blanc Massif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
+                <w:t xml:space="preserve">Long-term observation of permafrost evolution in European mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Noetzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Hvidtfeldt Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvan Leinss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+                <w:t xml:space="preserve">Mauro Guglielmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hoelzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Congress 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Mountain Conference - IMC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702935v1</w:t>
+                <w:t xml:space="preserve">hal-03865454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
+                <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032939v1</w:t>
+                <w:t xml:space="preserve">hal-03865497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and runout distances of rock slopes failures at regional scale to identify hotspots for hazard assessment</w:t>
+                <w:t xml:space="preserve">Cartographier des zones de départ d’écroulements rocheux dans des parois à permafrost et modéliser leur trajectoire à l’échelle régionale, application aux Alpes Françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC 2022 - International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865497v1</w:t>
+                <w:t xml:space="preserve">hal-04032939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term observation of permafrost evolution in European mountains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
+                <w:t xml:space="preserve">Monitoring hanging glacier dynamics from sar images using corner reflectors and field measurements in the Mont-Blanc Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Guglielmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Hoelzle</w:t>
+                <w:t xml:space="preserve">Silvan Leinss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference - IMC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-325-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865454v1</w:t>
+                <w:t xml:space="preserve">hal-03702935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les processus hydrogéologiques dans les parois à permafrost</w:t>
               </w:r>
@@ -12660,51 +12660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjeran Visnjevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. </w:t>
@@ -12742,77 +12742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molards, a new geomorphological tool for the identification of permafrost degradation in periglacial terrains around the globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12867,64 +12867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations in rock wall temperature in Norway post the Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Czekirda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12997,77 +12997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring hanging glacier dynamics from sar images using corner reflectors and field measurements in the Mont-Blanc Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Leinss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13076,51 +13076,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV ISPRS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interntional Society for Photogrammetry and remote sensing, Jun 2022, Nice (06000), France. pp.325-332, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-325-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702869v1</w:t>
@@ -13170,51 +13170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13269,90 +13269,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Rock Wall Permafrost to Understand Rock Slope Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
@@ -13407,51 +13407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gentizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13541,51 +13541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Haeberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées des jeunes géomorphologues 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
@@ -13608,692 +13608,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain permafrost: an invisible threat for moutaineers?</w:t>
+                <w:t xml:space="preserve">Distribution, évolution et implications géomorphologiques du permafrost dans les Alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Talks#1: Keeping the mountain in one piece</w:t>
+              <w:t xml:space="preserve">I-RISK Workshop permafrost et infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260767v1</w:t>
+                <w:t xml:space="preserve">hal-03260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impacts of climate change on high mountain practices: the case of the Mont Blanc massif through an interdisciplinary approach</w:t>
+                <w:t xml:space="preserve">ESTIMATION DE LA TEMPERATURE ET TENEUR EN EAU DU PERMAFROST DE MONTAGNE PAR TOMOGRAPHIE DE RESISTIVITE ELECTRIQUE ET POLARISATION PROVOQUEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Salim</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A. Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geofcan 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260722v1</w:t>
+                <w:t xml:space="preserve">hal-03260728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and evolution of ice aprons in a changing climate in the Mont Blanc massif (Western European Alps)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Tartrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV International Society for Photogrammetry, Remote Sensing and Spatial Information Sciences Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Saas-Fee, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449050v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, évolution et implications géomorphologiques du permafrost dans les Alpes françaises</w:t>
+                <w:t xml:space="preserve">Mountain permafrost: an invisible threat for moutaineers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-RISK Workshop permafrost et infrastructures</w:t>
+              <w:t xml:space="preserve">Mountain Talks#1: Keeping the mountain in one piece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260801v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION DE LA TEMPERATURE ET TENEUR EN EAU DU PERMAFROST DE MONTAGNE PAR TOMOGRAPHIE DE RESISTIVITE ELECTRIQUE ET POLARISATION PROVOQUEE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the impacts of climate change on high mountain practices: the case of the Mont Blanc massif through an interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duvillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofcan 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260728v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and runout path of rockfalls and rock avalanches in the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Distribution and evolution of ice aprons in a changing climate in the Mont Blanc massif (Western European Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Mountain Risks in the European Alps – from Recognition to Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV International Society for Photogrammetry, Remote Sensing and Spatial Information Sciences Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing, Jul 2021, en ligne, France. pp.469 - 475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b3-2021-469-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413332v1</w:t>
+                <w:t xml:space="preserve">hal-03449050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping release areas and mobility of rockfall and rock avalanches in the French Alps high mountain.</w:t>
               </w:r>
@@ -14305,77 +14305,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Rock Slope Stability Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14521,90 +14521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling rockwall permafrost to understand periglacial rock slope failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Rock Slope Stability 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chambéry, France</w:t>
@@ -14659,64 +14659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14752,481 +14752,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling glaciers bed overdeepenings and possible future lakes in deglaciating landscapes of the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Ice aprons on steep North faces: oldest surface ice in the Alps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Preunkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21229⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260691v1</w:t>
+                <w:t xml:space="preserve">hal-03260695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water-related processes in rock wall permafrost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling glaciers bed overdeepenings and possible future lakes in deglaciating landscapes of the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Linsbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Haeberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03260698v1</w:t>
+                <w:t xml:space="preserve">hal-03260691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice aprons on steep North faces: oldest surface ice in the Alps?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modelling water-related processes in rock wall permafrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260695v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advance to detect permafrost from electrical conductivity and induced polarization tomography in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15281,90 +15281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Rockwall Permafrost to Understand Periglacial Rock Slope Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
@@ -15393,77 +15393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molards, a &amp;quot;new&amp;quot; landform to track permafrost degradation around the globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15540,51 +15540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15678,51 +15678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization as a new tool to monitor the degradation of permafrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15730,51 +15730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coperey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15793,151 +15793,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermique des terrains supports d’infrastructures déstabilisées en contexte de permafrost dans les Alpes françaises.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the PrévRisk Haute Montagne project to knowledge and management of risks related to alpine permafrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782676v1</w:t>
+                <w:t xml:space="preserve">hal-01881706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling permafrost occurrence, glacier-bed topography and possible future lakes for assessing changing hazard conditions in cold mountain regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Haeberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15966,251 +15983,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference On Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the PrévRisk Haute Montagne project to knowledge and management of risks related to alpine permafrost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Caractérisation thermique des terrains supports d’infrastructures déstabilisées en contexte de permafrost dans les Alpes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881706v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conditions in ice/snow covers on three north faces of the Mont Blanc massif (European Alps, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Timescales, Processes and Ice Sheet Changes, International Glaciological Society (IGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16261,51 +16261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Hilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginald L Hermanns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Saeterdal Myhra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16399,64 +16399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asian Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t>
@@ -16498,90 +16498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in rock wall permafrost modelling to understand bedrock failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geomorphologists Webminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
@@ -16610,77 +16610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall hazard in the Mont Blanc massif increased by the current atmospheric warming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C2ROP, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16718,51 +16718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conditions of unstable alpine permafrost terrains supporting mountain infrastructure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16852,64 +16852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -16977,51 +16977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asian Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17040,463 +17040,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conditions and evolution of high Alpine permafrost-affected rock slopes: the Aiguille des Grands Montets case (3296 m a.s.l., Mont-Blanc massif).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring and mapping permafrost across Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Asian Conference on Permafrost</w:t>
+              <w:t xml:space="preserve">Second Asian Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785717v1</w:t>
+                <w:t xml:space="preserve">hal-02479932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and mapping permafrost across Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conditions and evolution of high Alpine permafrost-affected rock slopes: the Aiguille des Grands Montets case (3296 m a.s.l., Mont-Blanc massif).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Asian Conference on Permafrost</w:t>
+              <w:t xml:space="preserve">2nd Asian Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479932v1</w:t>
+                <w:t xml:space="preserve">hal-01785717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High morphogenic activity in the permafrost-affected rock walls of the Mont Blanc massif during the 2015 summer heat wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Snow control on active layer and permafrost in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l, Mont Blanc massif).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Westermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781294v1</w:t>
+                <w:t xml:space="preserve">hal-01788521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow control on active layer and permafrost in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l, Mont Blanc massif).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High morphogenic activity in the permafrost-affected rock walls of the Mont Blanc massif during the 2015 summer heat wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788521v1</w:t>
+                <w:t xml:space="preserve">hal-01781294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecroulements rocheux dans le massif du Mont Blanc au cours de l'été 2015 et similarités avec l'été 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Permafrost Valais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17515,497 +17515,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842ma.s.l., Mont Blanc massif).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High morphogenic activity in the permafrost-affected rock walls of the Mont Blanc massif during the 2015 summer heat wave.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Permafrost.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781312v1</w:t>
+                <w:t xml:space="preserve">hal-01781515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High morphogenic activity in the permafrost-affected rock walls of the Mont Blanc massif during the 2015 summer heat wave.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modelling three-dimensional distribution and evolution of rock wall permafrost in the Mont Blanc massif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Permafrost.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781515v1</w:t>
+                <w:t xml:space="preserve">hal-01781306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling three-dimensional distribution and evolution of rock wall permafrost in the Mont Blanc massif.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics and thermal conditions in the permafrost-affected rockwalls of the Aiguille du Midi (3842 m a.s.l., Mont Blanc massif, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Beutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Permafrost.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">EGU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781306v1</w:t>
+                <w:t xml:space="preserve">hal-01781303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and thermal conditions in the permafrost-affected rockwalls of the Aiguille du Midi (3842 m a.s.l., Mont Blanc massif, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842ma.s.l., Mont Blanc massif).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Westermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">11th International Conference on Permafrost.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781303v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow control on active layer and permafrost in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l, Mont Blanc massif).</w:t>
               </w:r>
@@ -18030,64 +18030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18112,77 +18112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">700 documented rockfalls in the Mont Blanc massif since 2003 validate the role of the permafrost warming in triggering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Permafrost. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18246,64 +18246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Section Glaciologie-Nivologie de la Société Hydrotechnique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18367,64 +18367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Joint Geomorphological Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18443,303 +18443,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A re-analysis of 533 rockfalls occurred since 2003 in the Mont Blanc massif for the study of their relationship with permafrost.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krautblatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Final Symposium of the TEMPS Project,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780069v1</w:t>
+                <w:t xml:space="preserve">hal-01780319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A re-analysis of 533 rockfalls occurred since 2003 in the Mont Blanc massif for the study of their relationship with permafrost.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Symposium of the TEMPS Project,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Sion, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780319v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of permafrost distribution in the Mont Blanc massif steep rock walls by a combination of temperature measurements, modeling and geophysics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18803,51 +18803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and statistical modelling of permafrost in steep slopes of Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18937,64 +18937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between surface temperature and documented rock falls in the Mont Blanc massif rock walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Permafrost EUCOP4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19032,64 +19032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between surface temperature and documented rockfalls in the Mont Blanc massif rockwalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19127,64 +19127,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19229,329 +19229,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01023167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - four years of monitoring 2009-2013</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krautblatter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOP 2014 - 4th European Conference on Permafrost</w:t>
+              <w:t xml:space="preserve">4th European Conference on Permafrost EUCOP4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01062553v1</w:t>
+                <w:t xml:space="preserve">halsde-01062539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - four years of monitoring 2009-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Echelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Permafrost EUCOP4</w:t>
+              <w:t xml:space="preserve">EUCOP 2014 - 4th European Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01062539v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01062553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées récentes et perspectives de recherche sur le permafrost de paroi dans le massif du Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19619,64 +19619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of permafrost distribution in the Mont Banc massif steep rock walls by a combination of temperature measurements, modelling and geophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19740,64 +19740,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost investigation in the Mont Blanc massif steep rock walls: a combined measurement, modelling and geophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19861,64 +19861,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost investigation in the Mont Banc massif steep rock walls: a coupled measurement, modelling and geophysical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19982,77 +19982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost temperature regimes in boreholes in the French Alps - three years of monitoring 2009-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Krysiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20107,64 +20107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permafrost investigation in the Mont Banc massif steep rock walls: a combined measurement, modelling and geophysical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20215,90 +20215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of the Mont Blanc massif (European Alps) in a changing cryosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mountain Under Watch 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bard, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20317,230 +20317,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00873444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamics of the Mont Blanc massif (European Alps) in a changing cryosphere.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques thermiques du permafrost des parois de l'Aiguille du Midi (Massif du Mont Blanc, 3842 m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00878110v1</w:t>
+                <w:t xml:space="preserve">halsde-00879476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques thermiques du permafrost des parois de l'Aiguille du Midi (Massif du Mont Blanc, 3842 m)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphodynamics of the Mont Blanc massif (European Alps) in a changing cryosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00879476v1</w:t>
+                <w:t xml:space="preserve">halsde-00878110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characteristics of mid-latitude high-alpine rockwalls at the Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t>
               </w:r>
@@ -20552,51 +20552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Salekhard, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20621,90 +20621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geomorphic evolution of the Mont Blanc massif: some responses, many questions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium "The mountain cryosphere: a holistic view on processes and their interactions",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20742,64 +20742,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characteristics of mid-latitude high-alpine rockwalls, Aiguille du Midi, Mont Blanc massif (3842 m a.s.l.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Salekhard, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20837,64 +20837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal regime in steep permafrost rockwalls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif) based on borehole data and 2D numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Noetzli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20958,51 +20958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Noetzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cremonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Endrizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21057,90 +21057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first year of borehole measurements in the rock permafrost at Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Noetzli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21204,579 +21204,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Dach Permafrost Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Davos, Switzerland. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901206v1</w:t>
+                <w:t xml:space="preserve">hal-05385445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Davos, Switzerland. , 2025</w:t>
+              <w:t xml:space="preserve">15th Dach Permafrost Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385445v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERISING THE DISTRIBUTION AND EVOLUTION OF PERMAFROST IN INTERMEDIATELY STEEP MOUNTAIN SLOPES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambiel</w:t>
+                <w:t xml:space="preserve">8 years of research on ice aprons in the Mont-Blanc massif (Franch Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvrat Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">International Moutain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. , pp.IMC25-3.13488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913494v1</w:t>
+                <w:t xml:space="preserve">hal-05394116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8 years of research on ice aprons in the Mont-Blanc massif (Franch Alps).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">CHARACTERISING THE DISTRIBUTION AND EVOLUTION OF PERMAFROST IN INTERMEDIATELY STEEP MOUNTAIN SLOPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Moutain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. , pp.IMC25-3.13488</w:t>
+              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394116v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Davos, France. </w:t>
@@ -21805,51 +21805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved alpine permafrost maps using the energy balance model of the CryoGrid community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21952,51 +21952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Geoscience Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22060,51 +22060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Moutain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22123,355 +22123,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very active morphodynamics of the permafrost-affected rock walls of the French Alps during Fall 2024.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cailhol</w:t>
+                <w:t xml:space="preserve">CHARACTERISING THE DISTRIBUTION AND EVOLUTION OF PERMAFROST IN INTERMEDIATELY STEEP MOUNTAIN SLOPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Moutain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. </w:t>
+              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Davos, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394114v1</w:t>
+                <w:t xml:space="preserve">hal-05385452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+                <w:t xml:space="preserve">The very active morphodynamics of the permafrost-affected rock walls of the French Alps during Fall 2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15TH DACH Permafrost meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Davos, France. 2025</w:t>
+              <w:t xml:space="preserve">International Moutain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901189v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERISING THE DISTRIBUTION AND EVOLUTION OF PERMAFROST IN INTERMEDIATELY STEEP MOUNTAIN SLOPES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambiel</w:t>
+                <w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Davos, France. </w:t>
+              <w:t xml:space="preserve">15TH DACH Permafrost meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Davos, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385452v1</w:t>
+                <w:t xml:space="preserve">hal-04901189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping release and propagation areas of permafrost-related rock slope failures in the French Alps: A new methodological approach at regional scale</w:t>
               </w:r>
@@ -22483,64 +22483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22585,631 +22585,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost modelling of slopes affected by talus-sourced landslides in northern Iceland</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t>
+              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puygcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246879v1</w:t>
+                <w:t xml:space="preserve">hal-04196091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Gallet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Puygcerda, France</w:t>
+              <w:t xml:space="preserve">Moving Mountains : Colloque de la Société Suisse de Géomorphologie SSGm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Le Châble, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196091v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permafrost modelling of slopes affected by talus-sourced landslides in northern Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moving Mountains : Colloque de la Société Suisse de Géomorphologie SSGm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Le Châble, Switzerland</w:t>
+              <w:t xml:space="preserve">6th European Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246897v1</w:t>
+                <w:t xml:space="preserve">hal-04246879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock permafrost degradation rates from differents sites at altitudes above 2900 m a.s.l. in the Alps</w:t>
+                <w:t xml:space="preserve">Rockwall permafrost in cordillera Blanca (Peru): first evidences and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Morard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coline Mollaret</w:t>
+                <w:t xml:space="preserve">Katy Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pellet</w:t>
+                <w:t xml:space="preserve">Hairo Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Flores Orozco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edwin Loarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6yh European Conference on Permafrost (EUCOP6)</w:t>
+              <w:t xml:space="preserve">6th European COnference on Permafrost (EUCOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196020v1</w:t>
+                <w:t xml:space="preserve">hal-04196057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockwall permafrost in cordillera Blanca (Peru): first evidences and measurements</w:t>
+                <w:t xml:space="preserve">Bedrock permafrost degradation rates from differents sites at altitudes above 2900 m a.s.l. in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Medina</w:t>
+                <w:t xml:space="preserve">Sarah Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christin Hilbich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mollaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hairo Leon</w:t>
+                <w:t xml:space="preserve">Cécile Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Loarte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrián Flores Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European COnference on Permafrost (EUCOP6)</w:t>
+              <w:t xml:space="preserve">6yh European Conference on Permafrost (EUCOP6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196057v1</w:t>
+                <w:t xml:space="preserve">hal-04196020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering and runout conditions of two rock slope failures in the French Alps: Vallon d’Étache and Crête des Grangettes</w:t>
               </w:r>
@@ -23234,51 +23234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23368,51 +23368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23480,64 +23480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23605,64 +23605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Dorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23698,510 +23698,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773068v1</w:t>
+                <w:t xml:space="preserve">hal-04773095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at a regional scale for hazard assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773095v1</w:t>
+                <w:t xml:space="preserve">hal-04773068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at regional scale for hazard assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Cathala</w:t>
+                <w:t xml:space="preserve">Assessing the sensitivity of steep rock slope permafrost to water infiltration under various fracture geometries: a numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Nordic Winter Geological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reykjavik, Iceland. </w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883109v1</w:t>
+                <w:t xml:space="preserve">hal-04032881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sensitivity of steep rock slope permafrost to water infiltration under various fracture geometries: a numerical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josué Bock</w:t>
+                <w:t xml:space="preserve">Mapping potential release areas and modelling runout distances of permafrost rock slope failures at regional scale for hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria. , 2021</w:t>
+              <w:t xml:space="preserve">35th Nordic Winter Geological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reykjavik, Iceland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032881v1</w:t>
+                <w:t xml:space="preserve">hal-03883109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological processes and thermal dynamics in high mountain permafrost-affected rock walls</w:t>
               </w:r>
@@ -24226,51 +24226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Westermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24325,90 +24325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from ice collected in high mountain rockfall scars? Three examples from the Mont Blanc massif (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Southern Hemisphere Conference on Permafrost - SouthCOP2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Queenstown, New Zealand. 42, pp.426 - 438, 2016, </w:t>
@@ -24498,51 +24498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Linsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII conference of the Iberian Section of the International Permafrost Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Jaca, Spain</w:t>
@@ -24584,77 +24584,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling water-related processes in rock wall permafrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Southern Hemisphere Conference on Permafrost - SouthCOP2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24718,64 +24718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mörtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Summit Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
@@ -24843,64 +24843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
@@ -24968,64 +24968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asian Conferrence on Permafrost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sapporo, Japan. 2017</w:t>
@@ -25086,90 +25086,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global landslide survey in permafrost regions using molards as a geomorphological landmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Svennevig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25211,51 +25211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR Coherence Matrix as a Tool to Understand Behaviours of Ice Aprons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25263,51 +25263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. IEEE, pp.3806-3809, 2022, IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium, </w:t>
@@ -25345,77 +25345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility analysis of glaciers on steep slopes in the european alps using TERRASAR-X/PAZ data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25466,64 +25466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION, ORIENTATION, AND EFFECTS OF CLIMATE CHANGE ON ICE APRONS IN THE WESTERN EUROPEAN ALPS Evolution, orientation, and effects of climate change on ice aprons in the western European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvrat Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25591,77 +25591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5th European Conference on Permafrost, Book of Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25746,377 +25746,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Adler</w:t>
+                <w:t xml:space="preserve">Permafrost temperature and active layer thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Noetzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne H Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Guglielmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Hrbacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Climate in 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2024BAMSStateoftheClimate_Intro.1⟩</w:t>
+              <w:t xml:space="preserve">Special Supplement to the Bulletin of the American Meteorological Society State of the Climate in 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105 (8), pp.S1-S484, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2024BAMSStateoftheClimate.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846855v1</w:t>
+                <w:t xml:space="preserve">hal-04772923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost temperature and active layer thickness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Magnin</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blunden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Supplement to the Bulletin of the American Meteorological Society State of the Climate in 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 105 (8), pp.S1-S484, 2024, </w:t>
+              <w:t xml:space="preserve">State of the Climate in 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105 (8), pp.S1-S11, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2024BAMSStateoftheClimate.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2024BAMSStateoftheClimate_Intro.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772923v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le permafrost de montagne : enjeux, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géographie de l’Environnement. La nature au temps de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26141,51 +26141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le permafrost de montagne face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26193,51 +26193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Allain Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Dufour et laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement - La nature au temps de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -26266,103 +26266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation thermique et cinématique des parois à permafrost du massif du Mont Blanc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
@@ -26537,64 +26537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fragilité du permafrost, l’exemple de la haute montagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Woessner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP 21, Déprogrammer l’apocalypse. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, p.56 - p.57, 2015, 2350303470</w:t>
@@ -26623,51 +26623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 15 - Ice Loss from Glaciers and Permafrost and related Slope instability in High-Mountain Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26748,51 +26748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice Loss and Slope Stability in High-Mountain Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26877,90 +26877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet emblématique Haute Montagne : Des parois alpines aux glaciers rocheux andins, une décennie à arpenter les versants et à remonter le temps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27060,104 +27060,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Noetzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Hvidtfeldt Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Guglielmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Hrbacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guojie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STATE OF THE CLIMATE IN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2024BAMSStateoftheClimate.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785722v1</w:t>
@@ -27230,51 +27230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study permafrost in rockwalls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cremonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27380,103 +27380,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockwall permafrost dynamics evidenced by Automated Electrical Resistivity Tomography at Aiguille du Midi (3842 m a.s.l., French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27511,90 +27511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water flow timing, quantity, and sources in a fractured high mountain permafrost rock wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27610,456 +27610,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Flows in Rockwall Permafrost: a Numerical Approach Coupling Hydrological and Thermal Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface temperatures and their influence on the permafrost thermal regime in high Arctic rock walls on Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juditha U Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Etzelmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas V Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Boike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024087v1</w:t>
+                <w:t xml:space="preserve">hal-03024157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperatures and their influence on the permafrost thermal regime in high Arctic rock walls on Svalbard</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Last Glacial Maximum temperature in the Alps quantified using luminescence paleothermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabiul Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjeran Višnjević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas V Schuler</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03024157v1</w:t>
+                <w:t xml:space="preserve">hal-03024184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial Maximum temperature in the Alps quantified using luminescence paleothermometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permafrost Degradation Pathways during the 21 st Century of High-elevated Rock Ridge in the Mont Blanc Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina King</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03024184v1</w:t>
+                <w:t xml:space="preserve">hal-03024323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost Degradation Pathways during the 21 st Century of High-elevated Rock Ridge in the Mont Blanc Massif</w:t>
+                <w:t xml:space="preserve">Water Flows in Rockwall Permafrost: a Numerical Approach Coupling Hydrological and Thermal Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024323v1</w:t>
+                <w:t xml:space="preserve">hal-03024087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le permafrost des parois alpines</w:t>
               </w:r>
@@ -28522,51 +28522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B6A644B"/>
+    <w:nsid w:val="D511CF74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28753,51 +28753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-magnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-7459" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196927056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Napoleoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-025-02517-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Duvillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Noetzli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Isaksen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Barnett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hvidtfeldt Christiansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54831-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne H Christiansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallemann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gugliemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Hrbacek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Duvillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ingeman-Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf464" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chiarle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cicoira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Na Morino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-899-2023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Penna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Hermanns" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.104017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czekirda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-2725-2023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-4251-2022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-97-2022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.930021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215557" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006394" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juditha Undine Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vikhamar Schuler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2491-2021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa597" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2110" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Rico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio L&#243;pez Moreno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Serrano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2130" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103311" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028348v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haeberli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Linsbauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deline" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106913" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hilger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1019-2019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tanski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bergstedt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bevington" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bonnaventure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247418000645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01883329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1813-2017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Westermann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.06.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.055" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krautblatter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003351" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349499v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2885" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132609v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brenning" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10965" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7BN50Q1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-109-2015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2012.00467.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4D2XDM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambiel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Robson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375084v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ventura" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garcia-Oteyza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Monserrat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385273v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16339" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Gaudry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385331v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehriban Aliyeva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai O Cimpoiasu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farzamian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15700" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375115v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05394108v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Richard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11283" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364324v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Irving" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Napol&#233;oni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704930v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11060" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773044v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196010v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195985v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196586v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055554v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mollaret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hilbich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddi Herring" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Buckel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10565" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674656v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195991v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866147v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702935v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-325-2022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guglielmin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoelzle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Asher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Ravanel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribeyre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049272v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Elkadi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiul H Biswas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjeran Visnjevic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11906" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Noblet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3211" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390024v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029282v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gentizon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260767v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449050v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b3-2021-469-2021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260728v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvillard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Revil" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cathala" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linsbauer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Haeberli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055509v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055507v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260698v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19575" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260695v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Preunkert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11062" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deline" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438761v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886273v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juditha Schmidt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440786v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992671v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coperey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01782676v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337508v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881706v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Guillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896009v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald L Hermanns" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Saeterdal Myhra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785688v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moertl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260747v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01787361v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01766488v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762614v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01786945v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479932v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781294v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01788521v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781515v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781303v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Grangier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beutel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781299v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781488v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785206v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781533v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01780069v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01780319v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gruber" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337531v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lussana" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1884" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062541v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023175v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062553v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krysiecki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echelard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062539v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951582v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949852v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877477v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877473v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873444v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878110v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879476v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337568v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951586v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878144v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879492v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Endrizzi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879503v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901206v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385445v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913494v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394116v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385449v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375187v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364449v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375095v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394114v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901189v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385452v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246879v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196091v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gallet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246897v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196020v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pellet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Flores Orozco" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196057v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Medina" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairo Leon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Loarte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773068v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032881v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886203v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440776v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3992" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440677v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881934v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#246;rtl" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765866v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765931v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919770v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J Conway" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878177v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884459" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260817v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260828v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816115v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772923v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083936v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992718v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01763797v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895685v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ouammou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01794465v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084089v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amman" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896761v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gruber" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaloye" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fischer," TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Geertsema" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982785v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785722v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Hu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062615v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951662v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremonese" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenkelfluss" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990593v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386047v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024087v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024157v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juditha U Schmidt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Schuler" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024184v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiul Biswas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjeran Vi&#353;njevi&#263;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024323v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413794v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01409950v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAA010" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774401v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772978v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413345v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-magnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-7459" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196927056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Napoleoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-025-02517-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Noetzli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Isaksen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Barnett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hvidtfeldt Christiansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54831-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Duvillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne H Christiansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gugliemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Hrbacek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Duvillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marcer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ingeman-Nielsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf464" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0116.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jacquemart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chiarle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cicoira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Na Morino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yqn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Dorren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zuanon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-899-2023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Penna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Hermanns" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.104017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czekirda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-2725-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179716" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11644" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11703" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-4251-2022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-97-2022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.930021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215557" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006394" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juditha Undine Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vikhamar Schuler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2491-2021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2110" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa597" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Rico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio L&#243;pez Moreno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Serrano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2130" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2021.103311" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linsbauer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Haeberli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028348v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haeberli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Linsbauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deline" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106913" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Hilger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-1019-2019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tanski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bergstedt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bevington" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bonnaventure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247418000645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01883329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-1813-2017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Westermann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.06.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.055" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krautblatter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003351" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349499v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2806" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2885" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779628v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gardent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brenning" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10965" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7BN50Q1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-109-2015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0459.2012.00467.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4D2XDM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambiel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Robson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364519v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Gaudry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ventura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garcia-Oteyza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Monserrat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385273v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16339" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385331v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehriban Aliyeva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai O Cimpoiasu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farzamian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15700" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Irving" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05394108v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Richard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11283" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Napol&#233;oni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11060" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774131v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorren Luuk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8183" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196010v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684370v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055554v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mollaret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Hilbich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddi Herring" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Buckel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10565" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674656v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755871v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1859" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195991v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866147v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guglielmin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoelzle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702935v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-325-2022" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Asher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Ravanel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883104v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribeyre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049272v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Elkadi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiul H Biswas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjeran Visnjevic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11906" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Noblet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3211" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390024v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029282v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gentizon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260801v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260728v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Revil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413332v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Tartrat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260767v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260722v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duvillard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1729" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449050v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b3-2021-469-2021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390039v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cathala" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linsbauer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Haeberli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055509v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055507v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260695v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Preunkert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11062" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260691v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21229" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260698v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19575" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deline" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438761v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886273v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juditha Schmidt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440786v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992671v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coperey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881706v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Guillet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337508v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01782676v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896009v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald L Hermanns" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Saeterdal Myhra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785688v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moertl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260747v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01787361v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01766488v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762614v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01786945v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479932v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785717v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01788521v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781294v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781515v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781306v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781303v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Grangier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beutel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781312v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781299v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781488v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01785206v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781533v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01780319v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gruber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01780069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337531v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lussana" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1884" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062541v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023175v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062539v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062553v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krysiecki" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echelard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951582v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949852v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877477v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00877473v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873444v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879476v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878110v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337568v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951586v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878144v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879492v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Endrizzi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879503v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385445v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901206v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394116v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913494v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385449v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375187v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364449v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375095v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385452v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394114v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901189v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755861v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8202" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196091v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gallet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246897v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246879v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196057v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Medina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairo Leon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Loarte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196020v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pellet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Flores Orozco" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196073v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684170v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773068v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032881v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883109v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886203v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440776v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3992" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440795v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440677v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01881934v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#246;rtl" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765866v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765931v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919770v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J Conway" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878177v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884459" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260817v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260828v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816115v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772923v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083936v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992718v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01763797v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895685v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ouammou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01794465v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084089v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amman" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896761v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gruber" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaloye" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fischer," TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Geertsema" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982785v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785722v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Hu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062615v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951662v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremonese" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenkelfluss" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990593v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386047v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024157v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juditha U Schmidt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V Schuler" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024184v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiul Biswas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjeran Vi&#353;njevi&#263;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024323v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024087v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413794v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01409950v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAA010" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774401v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772978v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413345v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>