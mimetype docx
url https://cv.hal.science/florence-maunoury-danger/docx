--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -414,51 +414,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 13, pp.337 (2026). </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06652-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1113,282 +1113,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Properties and Multi-Pollution Affect Taxonomic and Functional Bacterial Diversity in a Range of French Soils Displaying an Anthropisation Gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un voyage à travers le sol. Récit d’une animation destinée à faire découvrir la pédologie aux scolaires et au grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial : Communiquer et sensibiliser le grand public aux sols, 26 (1), pp.163-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317637v1</w:t>
+                <w:t xml:space="preserve">hal-03163266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un voyage à travers le sol. Récit d’une animation destinée à faire découvrir la pédologie aux scolaires et au grand public</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Soil Properties and Multi-Pollution Affect Taxonomic and Functional Bacterial Diversity in a Range of French Soils Displaying an Anthropisation Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.993-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-018-1297-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163266v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA stable isotope probing reveals contrasted activity and phenanthrene-degrading bacteria identity in a gradient of anthropized soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal release from contaminated leaf litter and leachate toxicity for the freshwater crustacean Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t>
@@ -1862,289 +1862,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Berveiller</w:t>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude C. Brechet</w:t>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964701v1</w:t>
+                <w:t xml:space="preserve">hal-04390401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">Daniel D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Brechet</w:t>
+                <w:t xml:space="preserve">Claude C. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390401v1</w:t>
+                <w:t xml:space="preserve">hal-00964701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of food-web structure on the biodegradability of lake sediment</w:t>
               </w:r>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal, daily and diurnal variations in the stable carbon isotope composition of carbon dioxide respired by tree trunks in a deciduous oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,277 +3267,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laderrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Bojic</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754881v1</w:t>
+                <w:t xml:space="preserve">hal-04754886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754886v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
               </w:r>
@@ -3661,51 +3661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaluation of the cotton-strip assay for quantifying organic matter decomposition rates on extensive green roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,402 +3767,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+                <w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hombourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9èmes Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576185v1</w:t>
+                <w:t xml:space="preserve">hal-03366335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaumelle Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aran</w:t>
+                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366335v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BactoTrait - A functional trait database to evaluate how contaminants govern the assembly of bacterial communities</w:t>
               </w:r>
@@ -4267,51 +4267,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités contrastées de dégradation du phénanthrène dans un gradient de sols anthropisés et identification des bactéries actives via la technique de DNA-stable isotope probing</w:t>
+                <w:t xml:space="preserve">Les propriétés du sol et la pollution multiple affectent la diversité bactérienne taxonomique et fonctionnelle dans une gamme de sols présentant un gradient d’anthropisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
@@ -4329,97 +4329,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres nationales de la recherche sur les sites et sols pollués, ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145525v1</w:t>
+                <w:t xml:space="preserve">hal-03145490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés du sol et la pollution multiple affectent la diversité bactérienne taxonomique et fonctionnelle dans une gamme de sols présentant un gradient d’anthropisation</w:t>
+                <w:t xml:space="preserve">Activités contrastées de dégradation du phénanthrène dans un gradient de sols anthropisés et identification des bactéries actives via la technique de DNA-stable isotope probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
@@ -4437,116 +4437,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres nationales de la recherche sur les sites et sols pollués, ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145490v1</w:t>
+                <w:t xml:space="preserve">hal-03145525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,289 +4903,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234145v1</w:t>
+                <w:t xml:space="preserve">hal-03145588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functions of microbial communities in historically multi-contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d’une multi pollution historique du sol sur la diversité fonctionnelle des communautés microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2017, 1st International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">TEBIS VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145405v1</w:t>
+                <w:t xml:space="preserve">hal-03234145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une multi pollution historique du sol sur la diversité fonctionnelle des communautés microbiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and functions of microbial communities in historically multi-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-mer, France</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2017, 1st International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145588v1</w:t>
+                <w:t xml:space="preserve">hal-03145405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal physiological interpretation of intra-ring δ13C variation in temperate species: experimental and modelling approach</w:t>
               </w:r>
@@ -5947,234 +5947,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trip through the soil to raise public awareness</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom. </w:t>
+              <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122623v1</w:t>
+                <w:t xml:space="preserve">hal-03754769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A trip through the soil to raise public awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754769v1</w:t>
+                <w:t xml:space="preserve">hal-04122623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une base de donnée de traits pour les Bactéries : Utilisation pour discriminer des sols présentant un gradient de contamination en HAP et métaux</w:t>
               </w:r>
@@ -6404,152 +6404,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
+                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145569v1</w:t>
+                <w:t xml:space="preserve">hal-03185981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil pollution induced changes in leaf litter chemical composition and in detritivore physiology and activity</w:t>
               </w:r>
@@ -6654,152 +6654,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
+                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185981v1</w:t>
+                <w:t xml:space="preserve">hal-03145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution effects on leaf litter decomposition</w:t>
               </w:r>
@@ -6962,51 +6962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
@@ -7048,51 +7048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7250,51 +7250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A40433E"/>
+    <w:nsid w:val="9F4E4B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7481,51 +7481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-maunoury-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1924-6898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124333427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06652-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42QFXN1B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Cornic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L5PBL3X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erbrech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-maunoury-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1924-6898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124333427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06652-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42QFXN1B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Cornic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L5PBL3X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erbrech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>