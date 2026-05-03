--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1113,282 +1113,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un voyage à travers le sol. Récit d’une animation destinée à faire découvrir la pédologie aux scolaires et au grand public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Properties and Multi-Pollution Affect Taxonomic and Functional Bacterial Diversity in a Range of French Soils Displaying an Anthropisation Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Aran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.993-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-018-1297-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163266v1</w:t>
+                <w:t xml:space="preserve">hal-02317637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Properties and Multi-Pollution Affect Taxonomic and Functional Bacterial Diversity in a Range of French Soils Displaying an Anthropisation Gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+                <w:t xml:space="preserve">Un voyage à travers le sol. Récit d’une animation destinée à faire découvrir la pédologie aux scolaires et au grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial : Communiquer et sensibiliser le grand public aux sols, 26 (1), pp.163-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317637v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA stable isotope probing reveals contrasted activity and phenanthrene-degrading bacteria identity in a gradient of anthropized soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,295 +1442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal release from contaminated leaf litter and leachate toxicity for the freshwater crustacean Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Djukic</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Schmidt</w:t>
+                <w:t xml:space="preserve">Fabrice Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Beier</w:t>
+                <w:t xml:space="preserve">Mar Cosin Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11281-11294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9452-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827624v1</w:t>
+                <w:t xml:space="preserve">hal-02319296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal release from contaminated leaf litter and leachate toxicity for the freshwater crustacean Gammarus fossarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bojic</w:t>
+                <w:t xml:space="preserve">Inge Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Fraysse</w:t>
+                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Cosin Ponce</w:t>
+                <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (12), pp.11281-11294. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9452-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319296v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t>
               </w:r>
@@ -1755,64 +1755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t>
@@ -1862,289 +1862,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">Daniel D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Brechet</w:t>
+                <w:t xml:space="preserve">Claude C. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390401v1</w:t>
+                <w:t xml:space="preserve">hal-00964701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Berveiller</w:t>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude C. Brechet</w:t>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964701v1</w:t>
+                <w:t xml:space="preserve">hal-04390401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of food-web structure on the biodegradability of lake sediment</w:t>
               </w:r>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal, daily and diurnal variations in the stable carbon isotope composition of carbon dioxide respired by tree trunks in a deciduous oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,277 +3267,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754886v1</w:t>
+                <w:t xml:space="preserve">hal-04754881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laderrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Bojic</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754881v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
               </w:r>
@@ -3661,51 +3661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaluation of the cotton-strip assay for quantifying organic matter decomposition rates on extensive green roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,402 +3767,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aran</w:t>
+                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366335v1</w:t>
+                <w:t xml:space="preserve">hal-03576185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Joimel</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaumelle Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+                <w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hombourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9èmes Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576185v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BactoTrait - A functional trait database to evaluate how contaminants govern the assembly of bacterial communities</w:t>
               </w:r>
@@ -4267,51 +4267,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés du sol et la pollution multiple affectent la diversité bactérienne taxonomique et fonctionnelle dans une gamme de sols présentant un gradient d’anthropisation</w:t>
+                <w:t xml:space="preserve">Activités contrastées de dégradation du phénanthrène dans un gradient de sols anthropisés et identification des bactéries actives via la technique de DNA-stable isotope probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
@@ -4329,97 +4329,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres nationales de la recherche sur les sites et sols pollués, ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145490v1</w:t>
+                <w:t xml:space="preserve">hal-03145525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités contrastées de dégradation du phénanthrène dans un gradient de sols anthropisés et identification des bactéries actives via la technique de DNA-stable isotope probing</w:t>
+                <w:t xml:space="preserve">Les propriétés du sol et la pollution multiple affectent la diversité bactérienne taxonomique et fonctionnelle dans une gamme de sols présentant un gradient d’anthropisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
@@ -4437,116 +4437,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres nationales de la recherche sur les sites et sols pollués, ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145525v1</w:t>
+                <w:t xml:space="preserve">hal-03145490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,289 +4903,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-mer, France</w:t>
+              <w:t xml:space="preserve">TEBIS VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145588v1</w:t>
+                <w:t xml:space="preserve">hal-03234145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une multi pollution historique du sol sur la diversité fonctionnelle des communautés microbiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and functions of microbial communities in historically multi-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2017, 1st International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234145v1</w:t>
+                <w:t xml:space="preserve">hal-03145405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functions of microbial communities in historically multi-contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d’une multi pollution historique du sol sur la diversité fonctionnelle des communautés microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2017, 1st International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Camaret-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145405v1</w:t>
+                <w:t xml:space="preserve">hal-03145588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal physiological interpretation of intra-ring δ13C variation in temperate species: experimental and modelling approach</w:t>
               </w:r>
@@ -5290,346 +5290,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional, behavioral and physiological effects of metal contaminated litters on aquatic ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fraysse</w:t>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cosin Ponce</w:t>
+                <w:t xml:space="preserve">Fouillet Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Dedourge-Geffard</w:t>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 9 - Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172461v1</w:t>
+                <w:t xml:space="preserve">hal-03184238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cornut</w:t>
+                <w:t xml:space="preserve">Functional, behavioral and physiological effects of metal contaminated litters on aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouillet Maxime</w:t>
+                <w:t xml:space="preserve">F. Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitoni Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">M Cosin Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">O Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">SEFS 9 - Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184238v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How well can commonly-used metrics describe the effect of watershed-level land-uses on aquatic natural organic matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monteserrat Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5710,64 +5710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire biodiversité et milieux aquatiques (ONEMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
@@ -5947,234 +5947,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A trip through the soil to raise public awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754769v1</w:t>
+                <w:t xml:space="preserve">hal-04122623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trip through the soil to raise public awareness</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom. </w:t>
+              <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122623v1</w:t>
+                <w:t xml:space="preserve">hal-03754769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une base de donnée de traits pour les Bactéries : Utilisation pour discriminer des sols présentant un gradient de contamination en HAP et métaux</w:t>
               </w:r>
@@ -6404,484 +6404,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Soil pollution induced changes in leaf litter chemical composition and in detritivore physiology and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185981v1</w:t>
+                <w:t xml:space="preserve">hal-03186720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil pollution induced changes in leaf litter chemical composition and in detritivore physiology and activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186720v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
+                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145569v1</w:t>
+                <w:t xml:space="preserve">hal-03185981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution effects on leaf litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Billoir</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'écologie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La grande motte, France</w:t>
@@ -6936,77 +6936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lucisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
@@ -7048,77 +7048,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7250,51 +7250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F4E4B64"/>
+    <w:nsid w:val="5A5AAD5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7481,51 +7481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-maunoury-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1924-6898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124333427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06652-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42QFXN1B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Cornic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L5PBL3X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erbrech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-maunoury-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1924-6898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124333427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06652-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42QFXN1B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Cornic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L5PBL3X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erbrech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>