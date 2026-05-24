--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1113,282 +1113,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Properties and Multi-Pollution Affect Taxonomic and Functional Bacterial Diversity in a Range of French Soils Displaying an Anthropisation Gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un voyage à travers le sol. Récit d’une animation destinée à faire découvrir la pédologie aux scolaires et au grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial : Communiquer et sensibiliser le grand public aux sols, 26 (1), pp.163-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317637v1</w:t>
+                <w:t xml:space="preserve">hal-03163266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un voyage à travers le sol. Récit d’une animation destinée à faire découvrir la pédologie aux scolaires et au grand public</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Soil Properties and Multi-Pollution Affect Taxonomic and Functional Bacterial Diversity in a Range of French Soils Displaying an Anthropisation Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.993-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-018-1297-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163266v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA stable isotope probing reveals contrasted activity and phenanthrene-degrading bacteria identity in a gradient of anthropized soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,51 +1448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal release from contaminated leaf litter and leachate toxicity for the freshwater crustacean Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t>
@@ -1862,51 +1862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,277 +3267,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laderrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Bojic</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754881v1</w:t>
+                <w:t xml:space="preserve">hal-04754886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological diagnostic tool for metal contaminated soils : using functional traits of bacteria and macroinvertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of metal contamination on the taxonomic and functional structures of ground-dwelling spider communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress in Ecology &amp; Evolution, SFE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.557949</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.558107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754886v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
               </w:r>
@@ -3661,51 +3661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaluation of the cotton-strip assay for quantifying organic matter decomposition rates on extensive green roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,277 +3767,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+                <w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaumelle Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576185v1</w:t>
+                <w:t xml:space="preserve">hal-03581637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beaumelle Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581637v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t>
               </w:r>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hombourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4267,51 +4267,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités contrastées de dégradation du phénanthrène dans un gradient de sols anthropisés et identification des bactéries actives via la technique de DNA-stable isotope probing</w:t>
+                <w:t xml:space="preserve">Les propriétés du sol et la pollution multiple affectent la diversité bactérienne taxonomique et fonctionnelle dans une gamme de sols présentant un gradient d’anthropisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
@@ -4329,97 +4329,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres nationales de la recherche sur les sites et sols pollués, ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145525v1</w:t>
+                <w:t xml:space="preserve">hal-03145490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés du sol et la pollution multiple affectent la diversité bactérienne taxonomique et fonctionnelle dans une gamme de sols présentant un gradient d’anthropisation</w:t>
+                <w:t xml:space="preserve">Activités contrastées de dégradation du phénanthrène dans un gradient de sols anthropisés et identification des bactéries actives via la technique de DNA-stable isotope probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
@@ -4437,323 +4437,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres nationales de la recherche sur les sites et sols pollués, ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IXème colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145490v1</w:t>
+                <w:t xml:space="preserve">hal-03145525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d’une méthodologie pour l’étude des matières organiques des sols de sites délaissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. Congrès du Réseau Matières Organiques « La matière organique dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140666v1</w:t>
+                <w:t xml:space="preserve">hal-01976239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une méthodologie pour l’étude des matières organiques des sols de sites délaissés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis de Junet</w:t>
+                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Biache</w:t>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leglize</w:t>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès du Réseau Matières Organiques « La matière organique dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">Sfécologie2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976239v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Stable Isotope Probing revealed contrasted activity and phenanthrene degrading bacteria identity in a gradient of anthropized soils</w:t>
               </w:r>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Franck-Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5947,234 +5947,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trip through the soil to raise public awareness</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom. </w:t>
+              <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122623v1</w:t>
+                <w:t xml:space="preserve">hal-03754769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A trip through the soil to raise public awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754769v1</w:t>
+                <w:t xml:space="preserve">hal-04122623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une base de donnée de traits pour les Bactéries : Utilisation pour discriminer des sols présentant un gradient de contamination en HAP et métaux</w:t>
               </w:r>
@@ -6404,471 +6404,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil pollution induced changes in leaf litter chemical composition and in detritivore physiology and activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+              <w:t xml:space="preserve">SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186720v1</w:t>
+                <w:t xml:space="preserve">hal-03185981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Soil pollution induced changes in leaf litter chemical composition and in detritivore physiology and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145569v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t>
+                <w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">VIIème journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185981v1</w:t>
+                <w:t xml:space="preserve">hal-03145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution effects on leaf litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6949,64 +6949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
@@ -7048,51 +7048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological functioning of multicontaminated soils: a leaf litter decomposition experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7250,51 +7250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A5AAD5F"/>
+    <w:nsid w:val="8B3036E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7481,51 +7481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-maunoury-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1924-6898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124333427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06652-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42QFXN1B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Cornic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L5PBL3X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erbrech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145490v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-maunoury-danger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1924-6898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124333427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06652-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fraysse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Cosin Ponce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9452-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067DB25362D6A27C4310FAC686131C42A272DE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42QFXN1B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Cornic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L5PBL3X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier T&#233;cher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Erbrech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraysse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cosin Ponce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>