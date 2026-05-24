--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -293,295 +293,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does increasing human impact across the holocene result in simplification of vegetation composition and diversity across Europe? A pollen-based spatio-temporal approach</w:t>
+                <w:t xml:space="preserve">Relative pollen productivity estimates from India: A step towards quantitative reconstruction of past plant abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Röhm</w:t>
+                <w:t xml:space="preserve">Navya Reghu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+                <w:t xml:space="preserve">M.‐j. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">F. Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marquer</w:t>
+                <w:t xml:space="preserve">F. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 374, pp.109776. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442851v1</w:t>
+                <w:t xml:space="preserve">hal-05519852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative pollen productivity estimates from India: A step towards quantitative reconstruction of past plant abundance</w:t>
+                <w:t xml:space="preserve">Does increasing human impact across the holocene result in simplification of vegetation composition and diversity across Europe? A pollen-based spatio-temporal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navya Reghu</w:t>
+                <w:t xml:space="preserve">Caterina Röhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.‐j. Gaillard</w:t>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mazier</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Li</w:t>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (2), </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 374, pp.109776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.70533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519852v1</w:t>
+                <w:t xml:space="preserve">hal-05442851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the REVEALS model to reconstruct present mountain vegetation cover in the North-Western Alps: A model evaluation for past land cover reconstruction</w:t>
               </w:r>
@@ -619,51 +619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 349, pp.109089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -691,295 +691,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the closed-forest paradigm: Cross-scale vegetation structure in temperate Europe before the late-Quaternary megafauna extinctions</w:t>
+                <w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A Pearce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles W Davison</w:t>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Baines</w:t>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Czyżewski</w:t>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth History and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hisbio.2025.100022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975509v1</w:t>
+                <w:t xml:space="preserve">hal-05049406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the closed-forest paradigm: Cross-scale vegetation structure in temperate Europe before the late-Quaternary megafauna extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Elena A Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Charles W Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+                <w:t xml:space="preserve">Oliver Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brun</w:t>
+                <w:t xml:space="preserve">Szymon Czyżewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t>
+              <w:t xml:space="preserve">Earth History and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.100022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hisbio.2025.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049406v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the ecological impact of prehistoric hunter-gatherers in Europe: Early Holocene (Mesolithic) and Last Interglacial (Neanderthal) foragers compared</w:t>
               </w:r>
@@ -991,51 +991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Nikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1099,103 +1099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Vegetation Structure Differ Between Proposed Natural Reference Conditions for Temperate Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena A Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles W Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (3), pp.e70020. </w:t>
@@ -1227,952 +1227,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunter-gatherer impact on European interglacial vegetation: A modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Higher abundance of disturbance‐favoured trees and shrubs in European temperate woodlands prior to the late‐quaternary extinction of megafauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles W Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372531v1</w:t>
+                <w:t xml:space="preserve">hal-04719507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher abundance of disturbance‐favoured trees and shrubs in European temperate woodlands prior to the late‐quaternary extinction of megafauna</w:t>
+                <w:t xml:space="preserve">Pour une archéologie de la forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A Pearce</w:t>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles W Davison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Signe Normand</w:t>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719507v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie de la forêt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+                <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Lauerwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510841v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative Pollen Productivity Estimates for Mediterranean Plant Taxa: A New Study Region in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">Esra Ergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ugo Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Nüzhet Dalfes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land13050591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746441v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Pollen Productivity Estimates for Mediterranean Plant Taxa: A New Study Region in Turkey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Hunter-gatherer impact on European interglacial vegetation: A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Nikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Bisson</w:t>
+                <w:t xml:space="preserve">Katharine Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anhelina Zapolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Nüzhet Dalfes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (5), pp.591. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land13050591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570350v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial light woodland and open vegetation characterized the temperate forest biome before Homo sapiens</w:t>
+                <w:t xml:space="preserve">Testing the Effect of Relative Pollen Productivity on the REVEALS Model: A Validated Reconstruction of Europe-Wide Holocene Vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pearce</w:t>
+                <w:t xml:space="preserve">Maria-Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Andrieu</w:t>
+                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adi9135⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12050986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284426v1</w:t>
+                <w:t xml:space="preserve">hal-04108865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Effect of Relative Pollen Productivity on the REVEALS Model: A Validated Reconstruction of Europe-Wide Holocene Vegetation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Antonia Serge</w:t>
+                <w:t xml:space="preserve">More than agriculture: Analysing time-cumulative human impact on European land-cover of second half of the holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anhelina Zapolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Klein</w:t>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.986. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.108227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land12050986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108865v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACKLAND: spatially explicit and high‐resolution pollen‐based BACKward LAND‐cover reconstructions</w:t>
               </w:r>
@@ -2269,161 +2269,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than agriculture: Analysing time-cumulative human impact on European land-cover of second half of the holocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+                <w:t xml:space="preserve">Substantial light woodland and open vegetation characterized the temperate forest biome before Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Renssen</w:t>
+                <w:t xml:space="preserve">Valerie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 314, pp.108227. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (45), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi9135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171502v1</w:t>
+                <w:t xml:space="preserve">hal-04284426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Holocene European climate revisited: New high-resolution regional climate model simulations using pollen-based land-cover</w:t>
               </w:r>
@@ -2461,51 +2461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneli Poska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 281, </w:t>
@@ -2556,51 +2556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European pollen-based REVEALS land-cover reconstructions for the Holocene: methodology, mapping and potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Githumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,338 +2671,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-Based Maps of Past Regional Vegetation Cover in Europe Over 12 Millennia—Evaluation and Potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeoecological data indicates land-use changes across Europe linked to spatial heterogeneity in mortality during the Black Death pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behnaz Pirzamanbein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+                <w:t xml:space="preserve">A. Izdebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guzowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Palli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.795794⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01652-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615784v1</w:t>
+                <w:t xml:space="preserve">hal-03565766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoecological data indicates land-use changes across Europe linked to spatial heterogeneity in mortality during the Black Death pandemic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Masci</w:t>
+                <w:t xml:space="preserve">Pollen-Based Maps of Past Regional Vegetation Cover in Europe Over 12 Millennia—Evaluation and Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Githumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Palli</w:t>
+                <w:t xml:space="preserve">Behnaz Pirzamanbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Poska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.297-306. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01652-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.795794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565766v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Hunter-Gatherer Impact on Vegetation in Last Interglacial and Holocene Europe: Proxies and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Nikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulco Scherjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 294, </w:t>
@@ -3207,57 +3207,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,108 +3290,108 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 244, </w:t>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991318v1</w:t>
+                <w:t xml:space="preserve">insu-02418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,78 +3424,78 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 228, </w:t>
+              <w:t xml:space="preserve">, 2020, 244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02418207v1</w:t>
+                <w:t xml:space="preserve">hal-02991318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t>
               </w:r>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t>
@@ -4011,1506 +4011,1506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe’s lost forests: a pollen-based synthesis for the last 11,000 years</w:t>
+                <w:t xml:space="preserve">Finding the magnitude of human-induced Northern Hemisphere land-cover transformation between 6 and 0.2 ka BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Roberts</w:t>
+                <w:t xml:space="preserve">Andria Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fyfe</w:t>
+                <w:t xml:space="preserve">X. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Woodbridge</w:t>
+                <w:t xml:space="preserve">M Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J Gaillard</w:t>
+                <w:t xml:space="preserve">E Hopla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.A.S Davis</w:t>
+                <w:t xml:space="preserve">F Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.716. </w:t>
+              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.34-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18646-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22498/pages.26.1.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699450v1</w:t>
+                <w:t xml:space="preserve">hal-02096374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the magnitude of human-induced Northern Hemisphere land-cover transformation between 6 and 0.2 ka BP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European forest cover since the start of Neolithic agriculture: a critical comparison of pollen-based reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Woodbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria Dawson</w:t>
+                <w:t xml:space="preserve">R.M. Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Cao</w:t>
+                <w:t xml:space="preserve">C.N. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Chaput</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Li</w:t>
+                <w:t xml:space="preserve">A.-K. Trondman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 (1), pp.34-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22498/pages.26.1.34⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.10-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22498/pages.26.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096374v1</w:t>
+                <w:t xml:space="preserve">hal-02096518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European forest cover since the start of Neolithic agriculture: a critical comparison of pollen-based reconstructions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.-K. Trondman</w:t>
+                <w:t xml:space="preserve">When beggars are choosers-How nesting of a solitary bee is affected by temporal dynamics of pollen plants in the landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna S. Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik G. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22498/pages.26.1.10⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.5777-5791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096518v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When beggars are choosers-How nesting of a solitary bee is affected by temporal dynamics of pollen plants in the landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna S. Persson</w:t>
+                <w:t xml:space="preserve">The Holocene history of low altitude Mediterranean Fagus sylvatica forests in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik G. Smith</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.438-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830835v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02717009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene history of low altitude Mediterranean Fagus sylvatica forests in southern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+                <w:t xml:space="preserve">Europe’s lost forests: a pollen-based synthesis for the last 11,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woodbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">M.-J Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B.A.S Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (3), pp.438-449. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18646-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02717009v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Deforestation History of Europe: Evaluation of Historical Land Use Scenarios with Pollen-Based Land Cover Reconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the effects of land use and climate on Holocene vegetation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jed O Kaplan</w:t>
+                <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen M. Krumhardt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shinya Sugita</w:t>
+                <w:t xml:space="preserve">S. Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Poska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (4), 20 p. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 171, pp.20-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land6040091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699354v1</w:t>
+                <w:t xml:space="preserve">hal-01831098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effects of land use and climate on Holocene vegetation in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Criteria Comparison for Classifying Peatland Vegetation Types Using In Situ Hyperspectral Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Gaillard</w:t>
+                <w:t xml:space="preserve">Thierry Erudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sugita</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (748), p. 1-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9070748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831098v1</w:t>
+                <w:t xml:space="preserve">hal-01570181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria Comparison for Classifying Peatland Vegetation Types Using In Situ Hyperspectral Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative pollen productivity estimates for major plant taxa of cultural landscapes in central eastern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Li Furong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaillard Marie-Josée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghai Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9070748⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.587-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-017-0636-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570181v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative pollen productivity estimates for major plant taxa of cultural landscapes in central eastern China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric and terrigenous metal accumulation over 3000 years in a French mountain catchment: Local vs distal influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaillard Marie-Josée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Sophia V. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghai Xu</w:t>
+                <w:t xml:space="preserve">Adrien Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-017-0636-9⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631478v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric and terrigenous metal accumulation over 3000 years in a French mountain catchment: Local vs distal influences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of local land-use changes on floristic diversity during the past 1000 years in southern Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Daniel Fredh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
+                <w:t xml:space="preserve">P Bragée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Lageras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Rundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.694-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683616670464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760766v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of local land-use changes on floristic diversity during the past 1000 years in southern Sweden</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the Deforestation History of Europe: Evaluation of Historical Land Use Scenarios with Pollen-Based Land Cover Reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bragée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Per Lageras</w:t>
+                <w:t xml:space="preserve">Jed O Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Rundgren</w:t>
+                <w:t xml:space="preserve">Kristen M. Krumhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (5), pp.694-711. </w:t>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683616670464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land6040091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699336v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are pollen records form small sites appropriate for REVEALS model-based quantitative reconstructions of past regional vegetation ? An empirical test in southern Sweden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,51 +5578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical TOC concentration minima during peak sulfur deposition in two Swedish lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bragée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,90 +5725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based quantitative reconstructions of Holocene regional vegetation cover (plant-functional types and land-cover types) in Europe suitable for climate modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.676-697. </w:t>
@@ -5872,64 +5872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bragée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Stenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6099,663 +6099,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modélisations du couvert végétal en palynologie : pour une meilleure restitution des paléoenvironnements végétaux</w:t>
+                <w:t xml:space="preserve">Social-ecological systems in the Anthropocene : the need for integrating social and biophysical records at regional scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi David</w:t>
+                <w:t xml:space="preserve">Ja Dearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Leroyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Acma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fm Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.2765⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2053019615579128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338657v1</w:t>
+                <w:t xml:space="preserve">hal-01326122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PALEOPYR : un système d’information pour les données paléoenvironnementales nord-pyrénéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.63-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.20.3.63-87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-ecological systems in the Anthropocene : the need for integrating social and biophysical records at regional scales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les modélisations du couvert végétal en palynologie : pour une meilleure restitution des paléoenvironnements végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fm Chambers</w:t>
+                <w:t xml:space="preserve">Rémi David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.44-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2053019615579128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.2765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326122v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene changes in vegetation composition in northern Europe: why quantitative pollen-based vegetation reconstructions matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
+                <w:t xml:space="preserve">Creating spatially continuous maps of past land cover from point estimates: A new statistical approach applied to pollen data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnaz Pirzamanbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Poska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.199-216. </w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.127-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174936v1</w:t>
+                <w:t xml:space="preserve">hal-01175857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating spatially continuous maps of past land cover from point estimates: A new statistical approach applied to pollen data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anneli Poska</w:t>
+                <w:t xml:space="preserve">Holocene changes in vegetation composition in northern Europe: why quantitative pollen-based vegetation reconstructions matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20, pp.127-141. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.199-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175857v1</w:t>
+                <w:t xml:space="preserve">hal-01174936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional climate model simulations for Europe at 6 and 0.2 k BP: sensitivity to changes in anthropogenic deforestation</w:t>
               </w:r>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.661-680. </w:t>
@@ -7022,51 +7022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of land use and climate change on erosion intensity and sediment geochemistry at Lake Lehmilampi, Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Augustsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasi Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,77 +7475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of land-use change on floristic diversity at regional scale in southern Sweden 600 BC-AD 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Rundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Lageras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,90 +7613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the effect of site selection and parameter setting on REVEALS-model estimates of plant abundance using th Czech Quaternary Palynological database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-K. Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 187, pp.38-49</w:t>
@@ -7725,51 +7725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floristic diversity in the transition from traditional to modern land-use in southern Sweden A.D. 1800-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,51 +7777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovisa Zillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Rundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.439-452</w:t>
@@ -7889,51 +7889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brigitte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8196,90 +8196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene land-cover reconstructions for studies on land cover-climate feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-K. Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8324,269 +8324,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00961642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to reconstructing local pastoral activities: an example from the Pyrenean Mountains (Pays Basque)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the Relevant Source Area of Pollen in the past cultural landscapes of southern Sweden -- A forward modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Hellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Bunting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 153, pp.259-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00945594v1</w:t>
+                <w:t xml:space="preserve">halshs-00959455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Relevant Source Area of Pollen in the past cultural landscapes of southern Sweden -- A forward modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary approach to reconstructing local pastoral activities: an example from the Pyrenean Mountains (Pays Basque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.171-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683608098956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00959455v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00945594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen productivity estimates and relevant source area of pollen for selected plant taxa in a pasture woodland landscape of the Jura Mountains (Switzerland)</w:t>
               </w:r>
@@ -8598,51 +8598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8744,51 +8744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brigitte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Hjelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8837,403 +8837,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modern pollen assemblages from grazed vegetation in the western Pyrenees, France: a numerical tool for more precise reconstruction of past cultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.91-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022633v1</w:t>
+                <w:t xml:space="preserve">halshs-00959347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern pollen assemblages from grazed vegetation in the western Pyrenees, France: a numerical tool for more precise reconstruction of past cultural landscapes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial–Holocene transition: a multi-proxy record from Lake Lautrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Aalbersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Begeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benoitruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (5-6), pp.414 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00959347v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial–Holocene transition: a multi-proxy record from Lake Lautrey</w:t>
+                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Magny</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Aalbersberg</w:t>
+                <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Begeot</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Benoitruffaldi</w:t>
+                <w:t xml:space="preserve">Pascale Benoit-Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Bossuet</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (5-6), pp.414 - 445. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+              <w:t xml:space="preserve">, 2006, 25, pp.5-6, 414-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681246v1</w:t>
+                <w:t xml:space="preserve">hal-00022633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynologie et histoire des activités humaines en milieu montagnard. Bilan provisoire des recherches et nouvelles orientations méthodologiques sur le versant nord des Pyrénées</w:t>
               </w:r>
@@ -9327,51 +9327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcing mechanisms behind variations in TOC concentration of lake waters Forcing mechanisms behind variations in total organic carbon (TOC) concentration of lake waters during the past eight centuries – palaeolimnological evidence from southern Sweden Forcing mechanisms behind variations in TOC concentration of lake waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bragée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9487,968 +9487,968 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie et biodiversité : construire la recherche en lien avec les territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan et perspectives de l’OHM Pyrénées Haut Vicdessos et Vallée des Gaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Elger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cazères Sur Garonne - Agroécologie et biodiversité : construire la recherche en lien avec les territoires (SEEB 2025 Occitanie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement; Délégation Régionale CNRS Occitanie Ouest (DR14), May 2025, Cazères-sur-Garonne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178877v1</w:t>
+                <w:t xml:space="preserve">hal-05384761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives de l’OHM Pyrénées Haut Vicdessos et Vallée des Gaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384761v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire les régimes de feux des Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de GEODE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+                <w:t xml:space="preserve">Reconstruction of the regional dynamics of vegetation and human activities in the North-Western Alps over the last 7 millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference: IPA-IAL - 3rd Paleolimnology and Limnogeology International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374261v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the regional dynamics of vegetation and human activities in the North-Western Alps over the last 7 millennia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: IPA-IAL - 3rd Paleolimnology and Limnogeology International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aix-Les-Bains, France</w:t>
+              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319607v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroécologie et biodiversité : construire la recherche en lien avec les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saulnier</w:t>
+                <w:t xml:space="preserve">M. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
+                <w:t xml:space="preserve">Nathalie Escaravage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t>
+              <w:t xml:space="preserve">Cazères Sur Garonne - Agroécologie et biodiversité : construire la recherche en lien avec les territoires (SEEB 2025 Occitanie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement; Délégation Régionale CNRS Occitanie Ouest (DR14), May 2025, Cazères-sur-Garonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179594v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de l'histoire de la végétation et des incendies dans la région des Landes de Gascogne en utilisant des données paléoécologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des données chronologiques, géomorphologiques et palynologiques du site de la Haute-Ile (Neuilly sur Marne) : proposition de restitution d’un paysage du Mésolithique récent/final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Adam Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Enora Maguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è rencontre annuelle du Laboratoire International de Recherche sur les Forêts Froides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Ifrane, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque international sur le quaternaire, "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528370v1</w:t>
+                <w:t xml:space="preserve">hal-04777162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des données chronologiques, géomorphologiques et palynologiques du site de la Haute-Ile (Neuilly sur Marne) : proposition de restitution d’un paysage du Mésolithique récent/final</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Jeune</w:t>
+                <w:t xml:space="preserve">Reconstruction de l'histoire de la végétation et des incendies dans la région des Landes de Gascogne en utilisant des données paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlis Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Adam Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur le quaternaire, "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses ététs : terre, mer, glace"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">4è rencontre annuelle du Laboratoire International de Recherche sur les Forêts Froides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ifrane, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777162v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos. Introduction au séminaire : les actualités de l'OHM et du LabEx DRIIHM</w:t>
               </w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur le Quaternaire, "Q 14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10769,221 +10769,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESALPYR : Réseau de surveillance des lacs d’altitude pyrénéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the impacts of landscape opening on alpine soil erosion dynamics during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Marie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique de Agence de l’eau « Lacs Naturels Atlantiques, Observer pour s’adapter »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lacanau, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774283v1</w:t>
+                <w:t xml:space="preserve">hal-04777742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impacts of landscape opening on alpine soil erosion dynamics during the Holocene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RESALPYR : Réseau de surveillance des lacs d’altitude pyrénéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée technique de Agence de l’eau « Lacs Naturels Atlantiques, Observer pour s’adapter »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777742v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 14 ans d'observations et de rétro-observations dans les Pyrénées</w:t>
               </w:r>
@@ -11090,51 +11090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipsita Toy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhi Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navya Reghu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11189,77 +11189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can climate-forced vegetation modelling and pollen-based reconstructions tell us about anthropogenic impact on European vegetation of the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11301,77 +11301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen productivity estimates for past land-cover reconstruction in Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Ergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11435,77 +11435,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in plant diversity and vegetation structure based on REVEALS reconstructed vegetation in Europe during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Rohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11547,51 +11547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene REVEALS pollen-based and-cover reconstructions in Europe exploring dynamics in diversity and resilience gives new insights into recent destabilization and homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Rohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,51 +11685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate RPPs and use ERV models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11793,77 +11793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Nikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulco Scherjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome (Italie), Italy</w:t>
@@ -11974,77 +11974,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in plant diversity and vegetation structure based on REVEALS reconstructed vegetation of Europe during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Rohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12086,90 +12086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen productivity estimates for past land-cover reconstruction in mountains regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Ergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12332,77 +12332,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can climate-forced vegetation modelling and pollen-based reconstructions tell us about anthropogenic impact on European vegetation of the Holocene ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12438,1774 +12438,1774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data palaeoecology : a new approach in palynology to reconstruct historical key events such as the Black Death across Europe</w:t>
+                <w:t xml:space="preserve">TERRANOVA from the last and current Interglacial periods into the Anthropocene: an Atlas database drawing lessons from ancient land use for future European landscape management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Masi</w:t>
+                <w:t xml:space="preserve">Sjoerd Kluiving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ejarque</w:t>
+                <w:t xml:space="preserve">Didier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anhelina Zapolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Florenzano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.A. Lopez Saez</w:t>
+                <w:t xml:space="preserve">Kailin Hatlestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th MedPalynoS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paestum, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804796v1</w:t>
+                <w:t xml:space="preserve">hal-03723528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Messager</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Schwertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lakes, Memories of the Landscape AL-IPA Joint Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENAC-APN, CONICET, Argentina; Universidad de Mar del Plata,Argentina; Universidad Nacional de Córdoba,Argentina, Nov 2022, San Carlos de Bariloche, Argentina. </w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7305148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230682v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERRANOVA from the last and current Interglacial periods into the Anthropocene: an Atlas database drawing lessons from ancient land use for future European landscape management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kailin Hatlestad</w:t>
+                <w:t xml:space="preserve">Pollen-based land-cover change in Europe over the Holocene : exploring the resilience of vegetation communities and species dynamics through time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Röhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SFE2 : Ecology and Evolution : new perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723528v1</w:t>
+                <w:t xml:space="preserve">hal-04804758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Pollen based landcover reconstructions help to reveal past climate–human–land-cover interactions in Europe (LANDCLIM2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneli Poska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Strandberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Githumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Palaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789512v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based land-cover change in Europe over the Holocene : exploring the resilience of vegetation communities and species dynamics through time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Marie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 : Ecology and Evolution : new perspectives and societal challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lakes, Memories of the Landscape AL-IPA Joint Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENAC-APN, CONICET, Argentina; Universidad de Mar del Plata,Argentina; Universidad Nacional de Córdoba,Argentina, Nov 2022, San Carlos de Bariloche, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7305148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804758v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen based landcover reconstructions help to reveal past climate–human–land-cover interactions in Europe (LANDCLIM2)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+                <w:t xml:space="preserve">Big data palaeoecology : a new approach in palynology to reconstruct historical key events such as the Black Death across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ejarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Florenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Palaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">5th MedPalynoS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paestum, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723522v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring past environments and energy regimes</w:t>
+                <w:t xml:space="preserve">Research in TERRANOVA : a landscape based response to one of the greatest challenges of our time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Svenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terranova Academy Field School (TAFS IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Carpathian-Balkan Paleoscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804727v1</w:t>
+                <w:t xml:space="preserve">hal-03389960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in TERRANOVA : a landscape based response to one of the greatest challenges of our time</w:t>
+                <w:t xml:space="preserve">Creating maps of past land cover based on pollen-vegetation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian-Balkan Paleoscience workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
+              <w:t xml:space="preserve">Botanik Kollokium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389960v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating maps of past land cover based on pollen-vegetation modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pollen-based spatially explicit land-cover and floristic diversity in Bassiès valley (eastern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanik Kollokium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Historical ecology for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804717v1</w:t>
+                <w:t xml:space="preserve">hal-03580230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based spatially explicit land-cover and floristic diversity in Bassiès valley (eastern Pyrenees)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Holocene vegetation across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical ecology for the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">Eric Grimm Memorial Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580230v1</w:t>
+                <w:t xml:space="preserve">hal-03579696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Holocene vegetation across Europe</w:t>
+                <w:t xml:space="preserve">Exploring past environments and energy regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eric Grimm Memorial Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Terranova Academy Field School (TAFS IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579696v1</w:t>
+                <w:t xml:space="preserve">hal-04804727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based quantitative reconstructions of past natural anthropogenic landscape openess over the Holocene</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative Land-cover change in west African over the Holocene : Case Study Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Githumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Achoundong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TerraNova Academy Field School (TAFS II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Aarhus (Danemark), Denmark</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804706v1</w:t>
+                <w:t xml:space="preserve">hal-04804359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Land-cover change in west African over the Holocene : Case Study Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Hély</w:t>
+                <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804359v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PEPES PAYSAGE 2016 POPEYE. Du pollen aux paléopaysages montagnards, vers un développement méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">INEE (Institut d'Ecologie et d'Environnement). Journées de restitution des PEPS 2016-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480092v1</w:t>
+                <w:t xml:space="preserve">hal-04804411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPES PAYSAGE 2016 POPEYE. Du pollen aux paléopaysages montagnards, vers un développement méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen-based quantitative reconstructions of past natural anthropogenic landscape openess over the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEE (Institut d'Ecologie et d'Environnement). Journées de restitution des PEPS 2016-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">TerraNova Academy Field School (TAFS II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804411v1</w:t>
+                <w:t xml:space="preserve">hal-04804706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the REVEALS model in South-East India - reconstruction of Holocene regional land-cover change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navya Reghu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14260,51 +14260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based quantitative reconstructions of past natural and anthropogenic landscape openess over the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14342,103 +14342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative pollen productivity estimates (RPP) of some key pollen taxa in south-east India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navya Reghu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Furong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
@@ -14493,51 +14493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reghu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES Landcover6k workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14575,51 +14575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene quantitative pollen-based vegetation reconstructions in Europe for climate modelling : LandClim II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Githumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kjellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14687,51 +14687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northern hemisphere Holocence land-cover reconstructions from fossil pollen data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianyong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14739,51 +14739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Hopla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jed O Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
@@ -14806,247 +14806,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERV modelling workshop Theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimates of relative pollen productivity and application of the landscape. Reconstruction algorithm on Holocene pollen records in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Githumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Achoundong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES Landcover6k workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">20th INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804306v1</w:t>
+                <w:t xml:space="preserve">hal-02441938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of relative pollen productivity and application of the landscape. Reconstruction algorithm on Holocene pollen records in Cameroon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERV modelling workshop Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reghu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">PAGES Landcover6k workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441938v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the field protocol for estimation of pollen productivities with the ERV model</w:t>
               </w:r>
@@ -15114,51 +15114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of PPE studies in Europe and synthesis of PPEs for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15248,51 +15248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignements de la recherche et du développement en Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre d'agriculture de Nouvelle-Aquitaine., Sep 2018, Beauvoir-sur-Niort, France. 51 p</w:t>
@@ -15334,64 +15334,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the land-use climate forcing in the past : a modelling approach focusing on Europe and Holocene (LandClim II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Githumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-K. Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kjellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15440,441 +15440,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Pollen-based reconstruction of plant cover in Europe for studies of land-use change as an anthropogenic climate forcing in the past : Landclim II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Githumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Trondman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kjellström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lindström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
+              <w:t xml:space="preserve">10th European Palaeobotany and Palynology Conference EPCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349206v1</w:t>
+                <w:t xml:space="preserve">hal-02442473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of plant cover in Europe for studies of land-use change as an anthropogenic climate forcing in the past : Landclim II</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollen-based quantitative reconstruction of plant cover : LRA with examples II : applications of REVEALS and LOVE in S Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bragée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Broström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fredh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hamamrlund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Palaeobotany and Palynology Conference EPCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442473v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based quantitative reconstruction of plant cover : LRA with examples II : applications of REVEALS and LOVE in S Sweden</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hamamrlund</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sugita S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443435v1</w:t>
+                <w:t xml:space="preserve">hal-02349206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate PPEs and use ERV models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15994,51 +15994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16471,428 +16471,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest composition changes through time in western Mediterranean during the last 7500 years.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Pyrenean Erosion fluxes over the Neoglacial period: From local meteorological climate dynamics to global ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Palynological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salvadore, Brazil</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973124v1</w:t>
+                <w:t xml:space="preserve">hal-03551119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrenean Erosion fluxes over the Neoglacial period: From local meteorological climate dynamics to global ones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyard</w:t>
+                <w:t xml:space="preserve">Effects of land-use and climate on Holocene vegetation composition in northern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+                <w:t xml:space="preserve">Poska Anneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551119v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of land-use and climate on Holocene vegetation composition in northern Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shinya Sugita</w:t>
+                <w:t xml:space="preserve">Forest composition changes through time in western Mediterranean during the last 7500 years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poska Anneli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">XIV International Palynological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salvadore, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512999v1</w:t>
+                <w:t xml:space="preserve">hal-02973124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence climatique et impact anthropique sur la végétation méditerranéenne à l'Holocène supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16995,51 +16995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17075,342 +17075,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pollen deposition model for Mediterranean coastal lagoons.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cérubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112581v1</w:t>
+                <w:t xml:space="preserve">insu-01289313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pollen deposition model for Mediterranean coastal lagoons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01289313v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortèges moléculaires liés aux activités pastorales : tentative de calibration quantitative dans les sédiments de la tourbière Orry De Théo (Obersavtoire Homme Milieu Haut Vicdessos, Pyrénées ariégeoises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cérubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -17808,652 +17808,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Sonke</w:t>
+                <w:t xml:space="preserve">Pollen Productivity Estimates of Mediterranean taxa – an ongoing project in southern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Crackles Bequest Project “Landscape-scale palaeoecology: towards quantitative reconstruction of landscape-scale vegetation mosaics from pollen data”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790200v1</w:t>
+                <w:t xml:space="preserve">hal-03157009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
+                <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977919v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen Productivity Estimates of Mediterranean taxa – an ongoing project in southern France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Marquer</w:t>
+                <w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Crackles Bequest Project “Landscape-scale palaeoecology: towards quantitative reconstruction of landscape-scale vegetation mosaics from pollen data”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Hull, United Kingdom</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157009v1</w:t>
+                <w:t xml:space="preserve">hal-01687294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
+                <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790193v1</w:t>
+                <w:t xml:space="preserve">hal-02977919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gael Leroux</w:t>
+                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687294v1</w:t>
+                <w:t xml:space="preserve">hal-01790200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités humaines et histoire de la végétation dans le haut-Vicdessos</w:t>
               </w:r>
@@ -18521,90 +18521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la végétation du bassin parisien par la modélisation des données polliniques holocènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18646,90 +18646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the landscape reconstruction algorithm on Holocene pollen recors in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Lebamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18866,103 +18866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et anthropisation du milieu durant l'âge du Bronze dans le Bassin parisien : l'apport des données polliniques et de la modélisation du couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t>
@@ -19004,51 +19004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pollen aux paysages : nouvelles méthodologies pour reconstituer les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage..Landschaft..Paesaggio.. L'impact des activités humaines sur l'environnement du Paléolithique à la période romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Genève, Suisse. pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19073,77 +19073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-inferred quantitative reconstructions of Holocene land-cover in NW Europe for the evaluation of past climate-vegetation feedbacks. The Swedish LANDCLIM project and the NordForsk LANDCLIM network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Rundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19313,277 +19313,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYVAH-EMPAL : La longue durée de l'histoire de l'environnement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Courp</w:t>
+                <w:t xml:space="preserve">Pollen-inferred quantitative reconstructions of Holocene land-cover in NW Europe for the evaluation of past climate-vegetation feedbacks – methods and first maps of the cover of plant functional types at 6000, 3000, 600, 200 and 0 BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977897v1</w:t>
+                <w:t xml:space="preserve">hal-03102897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-inferred quantitative reconstructions of Holocene land-cover in NW Europe for the evaluation of past climate-vegetation feedbacks – methods and first maps of the cover of plant functional types at 6000, 3000, 600, 200 and 0 BP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shinya Sugita</w:t>
+                <w:t xml:space="preserve">DYVAH-EMPAL : La longue durée de l'histoire de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102897v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19601,103 +19601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamics of fire in the Landes de Gascogne: evidence from palaeoecological records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Adam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Paleolimnology &amp; Limnogeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19722,103 +19722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation quantitative et spatialisation des données archéobotaniques en forêt de Paimpont : présentation des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Oillic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur le Quaternaire "Q14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19843,90 +19843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen productivity estimates for past land-cover reconstructions in mountains regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Ergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20085,77 +20085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ecosystem services over the last 200 past years - first results from the Bassiès Valley (Ariège, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Schwertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20232,77 +20232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can climate-forced vegetation modelling and pollen-based reconstructions tell us about anthropogenic impact on European vegetation of the Holocene ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20344,90 +20344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying soil erosion during the Holocene by coupling land surface modeling and paleoenvironmental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Mazure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georges-Marie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20469,77 +20469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene REVEALS-based diversity changes across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Röhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20728,51 +20728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new reconstruction of past regional land-cover in Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20853,51 +20853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple proxy approach to reconstruct landscape-scale vegetation in steppe-like environments : a case study from southern Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Engström Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21030,51 +21030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Palaeobotany and Palynology Conference EPCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -21097,566 +21097,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa and adaptation of the REVEALS model for lagoon's geometry.</w:t>
+                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pollen Database Meeting and training workshops.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aix en Provence, France. 2016</w:t>
+              <w:t xml:space="preserve">XIV International Palynological Congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salvadore, Brazil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944967v1</w:t>
+                <w:t xml:space="preserve">hal-02944963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa.</w:t>
+                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa and adaptation of the REVEALS model for lagoon's geometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marquer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Palynological Congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salvadore, Brazil. 2016</w:t>
+              <w:t xml:space="preserve">European Pollen Database Meeting and training workshops.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aix en Provence, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944963v1</w:t>
+                <w:t xml:space="preserve">hal-02944967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Climatic influence and anthropogenic impact on Mediterranean vegetation during the late Holocene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012553v1</w:t>
+                <w:t xml:space="preserve">hal-03060243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic influence and anthropogenic impact on Mediterranean vegetation during the late Holocene.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Lebreton</w:t>
+                <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060243v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative reconstruction of past vegetation in mountainous environments: potential and limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sugita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster session H 16 &amp;quot;Environmental consequences of the onset and development of agricultural societies?&amp;quot; INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21776,90 +21776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22387,277 +22387,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent brownification of South Swedish lake waters – an effect of climate change or land use?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional and local vegetation reconstructions-applications for revealing biodiversity dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fredh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Bragée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">L Zillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Rosén</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Brostrom</w:t>
+                <w:t xml:space="preserve">M. Rundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Granéli</w:t>
+                <w:t xml:space="preserve">P. Lageras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Nordic Network of palaeoclimatology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hoor, Sweden. 2008</w:t>
+              <w:t xml:space="preserve">2nd Nordic Network of palaeoclimatologye conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hoor, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867332v1</w:t>
+                <w:t xml:space="preserve">hal-02007868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and local vegetation reconstructions-applications for revealing biodiversity dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Fredh</w:t>
+                <w:t xml:space="preserve">Recent brownification of South Swedish lake waters – an effect of climate change or land use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Bragée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rundgren</w:t>
+                <w:t xml:space="preserve">Peter Rosén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lageras</w:t>
+                <w:t xml:space="preserve">Wilhelm Granéli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Nordic Network of palaeoclimatologye conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hoor, Sweden</w:t>
+              <w:t xml:space="preserve">2nd Nordic Network of palaeoclimatology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hoor, Sweden. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007868v1</w:t>
+                <w:t xml:space="preserve">hal-01867332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22675,51 +22675,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olands vegetationhistoria och florautveckling de senaste 12 500 aren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lemdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22770,103 +22770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of pollen-based quantitative reconstruction of Holocene plant cover in tropical regions : a pilot study in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Githumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Achoundong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jurge Runge, William D. Gosling, Anne-Marie Lézine, Louis Scott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary vegetation dynamics, the African pollen database</w:t>
@@ -22921,90 +22921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia V. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t>
@@ -23068,51 +23068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Lageras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brostrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Linderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23324,64 +23324,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation quantitative et spatialisation des données archéobotaniques en forêt de Paimpont : présentation des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23556,77 +23556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des environnements et de l'exploitation du milieu durant les différentes étapes du Néolithique dans le Bassin parisien : l'apport des données polliniques et de la modélisation du couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23681,103 +23681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des données polliniques holocènes du Bassin parisien et du Massif armoricain : similitudes et spécificités des dynamiques de végétations estimées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.28-29</w:t>
@@ -23838,77 +23838,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24149,51 +24149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D75C3BEC"/>
+    <w:nsid w:val="29DA274D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24297,51 +24297,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="943225E4"/>
+    <w:nsid w:val="398301ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24445,51 +24445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CD6C30E7"/>
+    <w:nsid w:val="8AA123E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24682,51 +24682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-mazier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2643-0925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189040416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Reghu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;j. Gaillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Pearce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W Davison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Baines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Czy&#380;ewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hisbio.2025.100022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Nikulina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Macdonald" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Ergin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan N&#252;zhet Dalfes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050591" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pearce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi9135" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06853" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Strandberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Poska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107431" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kari Trondman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1581-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Pirzamanbein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795794" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Izdebski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guzowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poniat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01652-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Scherjon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Pearce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09546-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619838024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Daniel Fredh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Lageras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Lindbladh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00712-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roberts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fyfe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodbridge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.S Davis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18646-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02096374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dawson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaput" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hopla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.1.34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02096518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Fyfe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Roberts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Trondman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.1.10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S. Persson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik G. Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4116" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02717009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12658" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed O Kaplan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Krumhardt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land6040091" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01831098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugita" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.07.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570181v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Erudel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9070748" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Furong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie-Jos&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0636-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fredh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brag&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Rundgren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616670464" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bjorkman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annica Greisman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Nielsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ros&#233;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fredh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-307-2015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01237630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12737" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brostrom" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Stenberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02338657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi David" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2765" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326122v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Dearing" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Acma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Chambers" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019615579128" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174936v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2014.09.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Strandberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kjellstr&#246;m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wagner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-661-2014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Augustsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Peltola" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Bergback" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bunting" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Hjelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959871v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959845v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kunes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959856v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Zillen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brigitte Nielsen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hicks" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-010-0242-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-483-2010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959455v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Hellman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vittoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-008-0143-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00ZRFZ99-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958029v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681246v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Magny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aalbersberg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Begeot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benoitruffaldi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bossuet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958866v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez-Saez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brostr&#246;m" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-10-19969-2013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384761v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443682v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Olivier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319607v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giguet-Covex" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828644v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500658v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774299v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774283v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228180v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paminder Singh Ranhotra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsita Toy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Tomar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228086v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230803v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#252;zhet Dalfes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228157v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230703v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230715v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500619v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228070v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804796v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florenzano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez Saez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723528v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Kluiving" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Hatlestad" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804758v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723522v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389960v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Svenning" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804717v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579696v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804706v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804359v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Githumbi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Achoundong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804411v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442200v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prasad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Mohapatra" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804323v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442115v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804289v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reghu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02441816v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442076v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyong Cao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chaput" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hopla" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804306v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02441938v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Achoundong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442571v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738436v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rhon&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442498v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442473v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443435v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamamrlund" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443516v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875943v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cugny" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861169v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973124v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02512999v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poska Anneli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112582v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112581v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977959v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panza" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977984v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157009v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977986v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171988v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02513086v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Lebamba" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977962v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610936v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959299v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02513213v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977917v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Munnick" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977897v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102897v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528350v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777349v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Oillic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230792v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754602v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-2b34cb" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805005v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805102v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346749v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-bcbd28" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442286v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Nowatzki" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Engstr&#246;m Johansson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messager Erwann" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442447v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944967v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944963v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060243v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790151v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936176v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799169v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749669v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803627v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01867332v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brag&#233;e" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ros&#233;n" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Gran&#233;li" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007868v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zill&#233;n" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rundgren" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lageras" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814107v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lemdahl" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404350v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003162766-12" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276533v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Linderson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berg" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/environment-society-and-the-black-death.html" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086698v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890516v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890541v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954157v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465697v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123869v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-mazier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2643-0925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189040416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Reghu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;j. Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70533" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Pearce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W Davison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Baines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Czy&#380;ewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hisbio.2025.100022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Nikulina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Ergin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan N&#252;zhet Dalfes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Macdonald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108227" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06853" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pearce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi9135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Strandberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Poska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107431" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kari Trondman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1581-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Izdebski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guzowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01652-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Pirzamanbein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795794" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Scherjon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Pearce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09546-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619838024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Daniel Fredh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Lageras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Lindbladh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00712-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02096374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dawson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaput" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hopla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.1.34" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02096518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Fyfe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Roberts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Trondman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.1.10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S. Persson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik G. Smith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4116" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02717009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12658" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roberts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fyfe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodbridge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Gaillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.S Davis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18646-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01831098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugita" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.07.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Erudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9070748" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631478v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Furong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie-Jos&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0636-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699336v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fredh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brag&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Rundgren" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616670464" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed O Kaplan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Krumhardt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land6040091" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bjorkman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annica Greisman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Nielsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ros&#233;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fredh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-307-2015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01237630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12737" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brostrom" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Stenberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Dearing" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Acma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bub" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Chambers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019615579128" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02338657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2765" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2014.09.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174936v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Strandberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kjellstr&#246;m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wagner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-661-2014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Augustsson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Peltola" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Bergback" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bunting" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Hjelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959871v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959845v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kunes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959856v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Zillen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brigitte Nielsen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hicks" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-010-0242-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961642v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-483-2010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959455v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Hellman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vittoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-008-0143-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00ZRFZ99-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958029v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Magny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aalbersberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Begeot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benoitruffaldi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bossuet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958866v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez-Saez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brostr&#246;m" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-10-19969-2013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443682v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Olivier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319607v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giguet-Covex" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777162v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828644v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500658v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774299v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774283v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228180v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paminder Singh Ranhotra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipsita Toy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Tomar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228086v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230803v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#252;zhet Dalfes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228157v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230703v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230715v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500619v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228070v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723528v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Kluiving" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Hatlestad" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723522v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7305148" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804796v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florenzano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez Saez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389960v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Svenning" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804717v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804727v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804359v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Githumbi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Achoundong" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;ly" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804411v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804706v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442200v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prasad" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Mohapatra" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804323v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442115v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804289v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reghu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02441816v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442076v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyong Cao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chaput" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hopla" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02441938v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Achoundong" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804306v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442571v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738436v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rhon&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442498v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442473v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443435v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamamrlund" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443516v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875943v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cugny" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861169v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02512999v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poska Anneli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973124v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112582v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112581v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977959v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panza" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977984v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157009v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977986v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171988v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02513086v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Lebamba" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977962v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610936v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959299v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02513213v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977917v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Munnick" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102897v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977897v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528350v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777349v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Oillic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230792v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754602v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-2b34cb" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805005v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230695v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805102v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346749v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-bcbd28" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442286v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Nowatzki" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Engstr&#246;m Johansson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messager Erwann" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442447v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944963v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944967v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060243v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790151v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936176v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799169v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749669v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803627v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007868v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zill&#233;n" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rundgren" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lageras" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01867332v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brag&#233;e" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ros&#233;n" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Gran&#233;li" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814107v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lemdahl" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404350v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003162766-12" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276533v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Linderson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Berg" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/environment-society-and-the-black-death.html" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086698v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890516v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890541v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954157v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465697v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123869v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>