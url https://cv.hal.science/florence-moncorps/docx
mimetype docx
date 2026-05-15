--- v0 (2026-04-17)
+++ v1 (2026-05-15)
@@ -119,51 +119,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Après avoir été infirmière de 1996 à 2007, Florence Moncorps est devenue cadre de santé en 2007 et est actuellement élève directeur des soins à l'école des hautes études en santé publique (EHESP) de Rennes. Elle a assuré des missions d'organisation dans les formations en soins infirmiers et aide-soignante et y a été chargée d'enseignements. Cette expérience l'a conduite à se pencher sur l'activité des étudiants en situation simulée. Son master 2 en Sciences de l'éducation, à l'université de Nantes, centré sur la Formation des Formateurs à l'Analyse des situations de travail, l'a conduite à analyser l'activité de deux étudiants infirmiers lors de simulations de soins relationnels. Son DU sur la Conception de Dispositifs de Formation à Distance, à l'université de Rouen, l'a amenée à concevoir un dispositif hybride de formation à la recherche en formation initiale infirmière. Son master 2 en Sciences de l'éducation, orientation recherche à l'université de Lille, lui a permis d'identifier les dispositions des étudiants en reconversion professionnelle dans leurs pratiques informelles de recherche d'informations en lien avec leur formation.</w:t>
+        <w:t xml:space="preserve">Après avoir été infirmière de 1996 à 2007, Florence Moncorps est devenue cadre de santé en 2007 et est actuellement directeur des soins de l'IFPS du CH de Cholet. Elle a assuré des missions d'organisation dans les formations en soins infirmiers et aide-soignante et y a été chargée d'enseignements. Cette expérience l'a conduite à se pencher sur l'activité des étudiants en situation simulée. Son master 2 en Sciences de l'éducation, à l'université de Nantes, centré sur la Formation des Formateurs à l'Analyse des situations de travail, l'a conduite à analyser l'activité de deux étudiants infirmiers lors de simulations de soins relationnels. Son DU sur la Conception de Dispositifs de Formation à Distance, à l'université de Rouen, l'a amenée à concevoir un dispositif hybride de formation à la recherche en formation initiale infirmière. Son master 2 en Sciences de l'éducation, orientation recherche à l'université de Lille, lui a permis d'identifier les dispositions des étudiants en reconversion professionnelle dans leurs pratiques informelles de recherche d'informations en lien avec leur formation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docteure en Sciences de l'éducation au sein du Centre de recherche et Formation de l'université de Paris Nanterre, dans l'équipe Apprenance, formation et digital, sa thèse porte sur la compréhension des activités réflexives des personnes vivant avec des maladies, troubles ou séquelles de façon chronique. Elle s'intéresse donc avec Olivier Las Vergnas, son directeur de thèse et Emmanuelle Jouet, sa co-encadrante, aux savoirs expérientiels, à la réflexivité, à l'apprenance et aux rapports aux savoirs médicaux scientifiques de ces adultes. Dans sa thèse, la méthodologie choisie est de type compréhensive, quantitative et qualitative. Elle mobilise la théorie ancrée, en s'appuyant sur le vécu de ces adultes, associés à différentes étapes de cette recherche. Sa thèse présente donc la particularité d'être une démarche participative avec des personnes concernées par la maladie chronique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -1136,124 +1136,236 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naviguer dans le paradoxe de la recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasvergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheurs, chercheuses et terrains, entre engagements, négociations et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2026, 9791034609796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circonstances et processus d’élaboration des savoirs expérientiels des personnes vivant avec une maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moncorps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie en santé et pouvoir d’agir des usagers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Edition, 2025, 978-2-38612-125-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1263,256 +1375,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les savoirs expérientiels des personnes vivant avec une maladie chronique sont reconnus par les professionnels lors du processus d’éducation thérapeutique ?</w:t>
+                <w:t xml:space="preserve">L'épistémologie personnelle: quel apport à la compréhension des activités réflexives des personnes vivant avec une maladie chronique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moncorps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250972v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épistémologie personnelle: quel apport à la compréhension des activités réflexives des personnes vivant avec une maladie chronique?</w:t>
+                <w:t xml:space="preserve">Comment les savoirs expérientiels des personnes vivant avec une maladie chronique sont reconnus par les professionnels lors du processus d’éducation thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moncorps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250975v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques réflexives des personnes vivant avec une maladie chronique : étude compréhensive mobilisant une méthodologie mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moncorps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Nanterre - Paris X, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023PA100140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04539858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1522,51 +1634,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre engagements des personnes vivant avec des maladies chroniques et prise en considération de leur réflexivité (Symposium long)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1575,115 +1687,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moncorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Troisoeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1751,51 +1863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C6A6482"/>
+    <w:nsid w:val="B36B7FEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1982,51 +2094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-moncorps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5964-2652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.10.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2024.100351" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.060.0136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.07d9k2wl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04539858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Abdou Oumarou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-moncorps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5964-2652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.10.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2024.100351" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.060.0136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.07d9k2wl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasvergnas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04539858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Abdou Oumarou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>