--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -1657,287 +1657,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental platform for MIMO radar with colocated antennas</w:t>
+                <w:t xml:space="preserve">On wideband MIMO radar: Detection techniques based on a DFT signal model and performance comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Taiwan. pp.1085 - 1087, </w:t>
+              <w:t xml:space="preserve">2012 IEEE Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, United States. pp.0608 - 0612, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2012.6421832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2012.6212212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831054v1</w:t>
+                <w:t xml:space="preserve">hal-00831049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On wideband MIMO radar: Detection techniques based on a DFT signal model and performance comparison</w:t>
+                <w:t xml:space="preserve">An experimental platform for MIMO radar with colocated antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Radar Conference (RADAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, United States. pp.0608 - 0612, </w:t>
+              <w:t xml:space="preserve">2012 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Taiwan. pp.1085 - 1087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2012.6212212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2012.6421832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831049v1</w:t>
+                <w:t xml:space="preserve">hal-00831054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiband waveform synthesis and detection for a wideband MIMO radar</w:t>
               </w:r>
@@ -2047,243 +2047,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Wideband MIMO Radar : Extended Signal Model and Spectral Beampattern Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Wideband Beamformer Extended to MIMO Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Middleton</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuRAD 2010 (European Microwave Week 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2010, Paris, France. pp.ISBN :978-1-4244-7234-5</w:t>
+              <w:t xml:space="preserve">ICMTMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2010, Changsha City, China. pp.ISBN :978-1-4244-5001-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839964v1</w:t>
+                <w:t xml:space="preserve">hal-00839955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Beamformer Extended to MIMO Radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Wideband MIMO Radar : Extended Signal Model and Spectral Beampattern Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Middleton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Cilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMTMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2010, Changsha City, China. pp.ISBN :978-1-4244-5001-5</w:t>
+              <w:t xml:space="preserve">EuRAD 2010 (European Microwave Week 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2010, Paris, France. pp.ISBN :978-1-4244-7234-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839955v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Channel Overloading with Iterative Interference Cancellation on Rayleigh Fading Channels</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet Sari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belhadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Fergani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2012.6421832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212212" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105884" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Middleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton van Wyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cilliers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368763" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01765868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet Sari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belhadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Fergani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2012.6421832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105884" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Middleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton van Wyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cilliers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368763" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01765868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>