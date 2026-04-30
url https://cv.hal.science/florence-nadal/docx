--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2613,213 +2613,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Results on Channel Overloading Using Combined TDMA/OCDMA with Iterative Interference Cancellation</w:t>
+                <w:t xml:space="preserve">Construction of Some New Channel Overloading Schemes Based on the Concept of Block Coded Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmet Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE 15th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Communications and Vehicular Technology in the Benelux (SCVT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Gand, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764658v1</w:t>
+                <w:t xml:space="preserve">hal-01765055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Some New Channel Overloading Schemes Based on the Concept of Block Coded Modulation</w:t>
+                <w:t xml:space="preserve">Further Results on Channel Overloading Using Combined TDMA/OCDMA with Iterative Interference Cancellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmet Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Communications and Vehicular Technology in the Benelux (SCVT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 IEEE 15th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765055v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3077,51 +3077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet Sari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belhadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Fergani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2012.6421832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105884" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Middleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton van Wyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cilliers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368763" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01765868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet Sari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sezginer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belhadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Fergani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2012.6421832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105884" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Middleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton van Wyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cilliers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368763" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01765868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>