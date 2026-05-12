--- v0 (2026-03-20)
+++ v1 (2026-05-12)
@@ -511,239 +511,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geodesic distance in shapes K-means clustering</w:t>
+                <w:t xml:space="preserve">Air Traffic Representation and Analysis Through Local Covariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Antonio Gattone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela de Sanctis</w:t>
+                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3-4), pp.268-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852144v2</w:t>
+                <w:t xml:space="preserve">hal-02879206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Traffic Representation and Analysis Through Local Covariance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
+                <w:t xml:space="preserve">On the geodesic distance in shapes K-means clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Antonio Gattone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela de Sanctis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue Selected Papers from 4th International Electronic Conference on Entropy and Its Applications, 20 (9), pp 647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e20090647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879206v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Decomposition for Bundled Simplification of Trail Sets</w:t>
               </w:r>
@@ -840,200 +840,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum entropy unsupervised aircraft trajectories clustering: theory and implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy minimizing curves with application to flight path design and clustering *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue Differential Geometrical Theory of Statistics, 18 (9), pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18090337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367593v1</w:t>
+                <w:t xml:space="preserve">hal-01349675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy minimizing curves with application to flight path design and clustering *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum entropy unsupervised aircraft trajectories clustering: theory and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3-4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e18090337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01349675v1</w:t>
+                <w:t xml:space="preserve">hal-01367593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of number magnitude interference during grasping</w:t>
               </w:r>
@@ -1584,847 +1584,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined MRI biomarker approach using a non-standard Multiple Factor Analysis</w:t>
+                <w:t xml:space="preserve">Classification of Multiple Sclerosis patients using a histogram-based K-Nearest Neighbors algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Rebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISP-BMEI 2018, 11th International Congress on Image and Signal Processing, BioMedical Engineering and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OHBM 2019, 25th annual meeting of Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998086v1</w:t>
+                <w:t xml:space="preserve">hal-02156448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Multiple Sclerosis patients using a histogram-based K-Nearest Neighbors algorithm</w:t>
+                <w:t xml:space="preserve">A combined MRI biomarker approach using a non-standard Multiple Factor Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Rebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019, 25th annual meeting of Organization for Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CISP-BMEI 2018, 11th International Congress on Image and Signal Processing, BioMedical Engineering and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Beijing, China. pp.art. no. 8633261., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISP-BMEI.2018.8633261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156448v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification non supervisée de courbes basée sur l'information au second ordre : détection de la dégradation de l'état de pistes d'atterrissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of MRI biomarkers in Multiple Sclerosis clinical trials using geometric PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Rebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">ARSEP 2018, Spain &amp; FRENCH MS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799089v1</w:t>
+                <w:t xml:space="preserve">hal-01998174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of MRI biomarkers in Multiple Sclerosis clinical trials using geometric PCA</w:t>
+                <w:t xml:space="preserve">Support Vector Machine-based classification of Alzheimer's Disease population using a combination of structural MRI biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Rebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berry</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARSEP 2018, Spain &amp; FRENCH MS MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ISMRM Workshop on Machine Learning Part II -2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998174v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machine-based classification of Alzheimer's Disease population using a combination of structural MRI biomarkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">A New Representation of Air Traffic Data Adapted to Complexity Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM Workshop on Machine Learning Part II -2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">ALLDATA 2018, The Fourth International Conference on Big Data, Small Data, Linked Data and Open Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Athenes, Greece. pp. 28-33/ISBN: 978-1-61208-631-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998187v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Representation of Air Traffic Data Adapted to Complexity Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Mykoniatis</w:t>
+                <w:t xml:space="preserve">Aircraft Atypical Approach Detection using Functional Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALLDATA 2018, The Fourth International Conference on Big Data, Small Data, Linked Data and Open Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Athenes, Greece. pp. 28-33/ISBN: 978-1-61208-631-6</w:t>
+              <w:t xml:space="preserve">SID 2018, 8th SESAR Innovations Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799373v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Atypical Approach Detection using Functional Principal Component Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Classification non supervisée de courbes basée sur l'information au second ordre : détection de la dégradation de l'état de pistes d'atterrissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Féron</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2018, 8th SESAR Innovations Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">50ème Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944595v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métriques naturelles sur les fibrés en géométrie de l’information</w:t>
               </w:r>
@@ -2719,217 +2719,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Geometry for Safety Data Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de courbes pour l'analyse de donnees aeronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS ‘16, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAF, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">JDS 2016, 48e Journées de Statistiques de la Société française de statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305791v1</w:t>
+                <w:t xml:space="preserve">hal-01330957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de courbes pour l'analyse de donnees aeronautiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Geometry for Safety Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2016, 48e Journées de Statistiques de la Société française de statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier France</w:t>
+              <w:t xml:space="preserve">AEGATS ‘16, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAF, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330957v1</w:t>
+                <w:t xml:space="preserve">hal-01305791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recuit simulé adaptatif pour l'optimisation de trajectoire d'avion</w:t>
               </w:r>
@@ -3783,64 +3783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4046,51 +4046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C90B6471"/>
+    <w:nsid w:val="0EC746F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4277,51 +4277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-nicol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2746-3828" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232931127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aubray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26100825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02159244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rebbah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7080674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01852144v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Antonio Gattone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela de Sanctis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20090647" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02879206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18090337" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Ostry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Paus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.08.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK2N2F3G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02878974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02302151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal P" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISP-BMEI.2018.8633261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01944595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01539633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01330957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouttier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Babando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42902-1_77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00968690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Averty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lezaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347470" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01628740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_81" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799419v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-nicol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2746-3828" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232931127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aubray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26100825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02506305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2020.101787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02159244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rebbah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7080674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02879206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01852144v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Antonio Gattone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela de Sanctis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20090647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18090337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Ostry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Paus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.08.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK2N2F3G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02878974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02302151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal P" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISP-BMEI.2018.8633261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01998187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01944595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01539633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01330957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouttier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Babando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42902-1_77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00968690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Averty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lezaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2009.5347470" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01628740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_81" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799419v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>