--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -206,1194 +206,1194 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of five volatile organic compounds that trigger hygienic and recapping behaviours in the honey bee (Apis mellifera)</w:t>
+                <w:t xml:space="preserve">A practical workflow to facilitate analysis of the emission dynamics of non-target BVOCs in terrestrial ecosystems by PTR-TOF-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Noël</w:t>
+                <w:t xml:space="preserve">Mathias Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Dumas</w:t>
+                <w:t xml:space="preserve">Joris Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Rottier</w:t>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Beslay</w:t>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2025.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1536032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999405v2</w:t>
+                <w:t xml:space="preserve">hal-05037026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABOV: A Novel System of Direct Headspace Skin Sampling to Study Human Body Odor</w:t>
+                <w:t xml:space="preserve">Identification of five volatile organic compounds that trigger hygienic and recapping behaviours in the honey bee (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Brémond Bostoen</w:t>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+                <w:t xml:space="preserve">Charlène Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+                <w:t xml:space="preserve">Emilien Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nicolè</w:t>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (2), pp.31. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-025-01581-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2025.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037059v1</w:t>
+                <w:t xml:space="preserve">hal-04999405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical workflow to facilitate analysis of the emission dynamics of non-target BVOCs in terrestrial ecosystems by PTR-TOF-MS</w:t>
+                <w:t xml:space="preserve">ABOV: A Novel System of Direct Headspace Skin Sampling to Study Human Body Odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Fontez</w:t>
+                <w:t xml:space="preserve">Valentine Brémond Bostoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Huguenin</w:t>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Proffit</w:t>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1536032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-025-01581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037026v1</w:t>
+                <w:t xml:space="preserve">hal-05037059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical analysis of honey bee (Apis mellifera) worker brood volatile profile from egg to emergence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie M Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282120⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066604v1</w:t>
+                <w:t xml:space="preserve">hal-04184949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Detailed chemical analysis of honey bee (Apis mellifera) worker brood volatile profile from egg to emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0282120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184949v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
+                <w:t xml:space="preserve">Tropospheric Ozone Alters the Chemical Signal Emitted by an Emblematic Plant of the Mediterranean Region: The True Lavender (Lavandula angustifolia Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saunier</w:t>
+                <w:t xml:space="preserve">Candice Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.795588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.795588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878804v1</w:t>
+                <w:t xml:space="preserve">hal-03871592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavandula angustifolia Mill. a model of aromatic and medicinal plant to study volatile organic compounds synthesis, evolution and ecological functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Fontez</w:t>
+                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bony</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nicole</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 170 (1), pp.65-76. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2154839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708460v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Alters the Chemical Signal Emitted by an Emblematic Plant of the Mediterranean Region: The True Lavender (Lavandula angustifolia Mill.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lavandula angustifolia Mill. a model of aromatic and medicinal plant to study volatile organic compounds synthesis, evolution and ecological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fontez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Dubuisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Proffit</w:t>
+                <w:t xml:space="preserve">Florence Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.795588. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170 (1), pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.795588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2154839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871592v1</w:t>
+                <w:t xml:space="preserve">hal-04708460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Chemical and Genetic Diversity of the True Lavender over Its Natural Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Despinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1457,51 +1457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic study of volatile compounds emitted by lavender grown under open-field conditions: a potential approach to investigate the yellow decline disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen M.G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1702,3144 +1702,2892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic study of volatile compounds emitted by lavender grown under open-field conditions: a potential approach to investigate the yellow decline disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Promiscuous CYP706A3 Reduces Terpene Volatile Emission from Arabidopsis Flowers, Affecting Florivores and the Floral Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Burdloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju-Xin Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakotoharisoa Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-01654-6⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (12), pp.2947-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639231v1</w:t>
+                <w:t xml:space="preserve">hal-02335215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Promiscuous CYP706A3 Reduces Terpene Volatile Emission from Arabidopsis Flowers, Affecting Florivores and the Floral Microbiome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Headspace Solid‐Phase Microextraction Gas Chromatography‐Mass Spectrometry Method to Study Volatile Organic Compounds (VOCs) Emitted by Lavender Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Stierlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201900280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02335215v1</w:t>
+                <w:t xml:space="preserve">hal-03639234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Headspace Solid‐Phase Microextraction Gas Chromatography‐Mass Spectrometry Method to Study Volatile Organic Compounds (VOCs) Emitted by Lavender Roots</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustic monitoring of rock ptarmigan: A multi-year comparison with point-count protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marin-Cudraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muffat-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.710-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201900280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03639234v1</w:t>
+                <w:t xml:space="preserve">hal-02195956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic monitoring of rock ptarmigan: A multi-year comparison with point-count protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Analysis of Multiple Datasets: a Practical Guide for Chemical Ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (3), pp.215-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-018-0932-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02195956v1</w:t>
+                <w:t xml:space="preserve">hal-02625461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des facteurs sensoriels intervenant dans le choix de plantes et dans le comportement alimentaire des adultes de Hyalesthes obsoletus (Echostol).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">C. Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cansiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.015⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191203103188833E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765669v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des facteurs sensoriels intervenant dans le choix de plantes et dans le comportement alimentaire des adultes de Hyalesthes obsoletus (Echostol).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nicolè</w:t>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5191203103188833E12⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848568v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Analysis of Multiple Datasets: a Practical Guide for Chemical Ecology.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bornyl-diphosphate synthase from Lavandula angustifolia: A major monoterpene synthase involved in essential oil quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Despinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Antonczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-018-0932-6⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625461v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornyl-diphosphate synthase from Lavandula angustifolia: A major monoterpene synthase involved in essential oil quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bony</w:t>
+                <w:t xml:space="preserve">Dépérissement de la lavande et du lavandin : mise en œuvre d’un programme de recherches appliquées afin d’apporter des solutions de lutte aux producteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.01.015⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/0RVG-X113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02545209v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépérissement de la lavande et du lavandin : mise en œuvre d’un programme de recherches appliquées afin d’apporter des solutions de lutte aux producteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdin</w:t>
+                <w:t xml:space="preserve">Genome size and plastid trnK-matK markers give new insights into the evolutionary history of the genus Lavandula L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/0RVG-X113⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150 (6), pp.1216-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2015.1014006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603189v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome size and plastid trnK-matK markers give new insights into the evolutionary history of the genus Lavandula L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pasquier</w:t>
+                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11263504.2015.1014006⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601919v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210018v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (1-2), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735777v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Petit</w:t>
+                <w:t xml:space="preserve">Effects of management regimes and extreme climatic events on plant population viability in Eryngium alpinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bizoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gaudeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147 (1), pp.99 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545231v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Petit</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (17), pp.2278-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735790v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des stratégies de lutte contre le dépérissement de la lavande et du lavandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bouverat-Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.179-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/tjpt-e315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Stage-Specific Vital Rates on Population Growth Rates and Effective Population Sizes in an Endangered Iteroparous Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2), pp.208 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2011.01815.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532810v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Stage-Specific Vital Rates on Population Growth Rates and Effective Population Sizes in an Endangered Iteroparous Plant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interdependent effects of habitat quality and climate on population growth of an endangered plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Dahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ehrlén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (5), pp.1211-1218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01908430v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of management regimes and extreme climatic events on plant population viability in Eryngium alpinum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Genetic Diversity of Cypripedium calceolus at the Edge and in the Centre of Its Range in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Brzosko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Wróblewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Ratkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Botanici Fennici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (3), pp.201-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908439v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdependent effects of habitat quality and climate on population growth of an endangered plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Ehrlén</w:t>
+                <w:t xml:space="preserve">Population adaptive index: a new method to help measure intraspecific genetic diversity and prioritize populations for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pompanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taberlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3), pp.697-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2007.00685.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984909v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00276505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity of Cypripedium calceolus at the Edge and in the Centre of Its Range in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation unit status inferred for plants by combining interspecific crosses and AFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Botanici Fennici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), pp.1273-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-006-9277-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984922v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00277922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation unit status inferred for plants by combining interspecific crosses and AFLP</w:t>
+                <w:t xml:space="preserve">Population viability analysis of Cypripedium calceolus in a protected area: longevity, stability and persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...147 lines deleted...]
-                <w:t xml:space="preserve">F. Pompanon</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brzosko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 93 (4), pp.716-726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2005.01010.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00277921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4849,147 +4597,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Monitoring of Forest Restoration for the Western Capercaillie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Betton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Betton</w:t>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Foulché</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Menoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4999,130 +4747,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique de biostatistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Marage</w:t>
+                <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lempérière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jorge Paulo Cancela de Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 2022, 9782807331679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5132,154 +4880,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic monitoring of biodiversity response to habitat restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Betton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Betton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Grouse Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Logan, Utah, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5289,114 +5037,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOLOGIE DE LA CONSERVATION APPLIQUEE AUX PLANTES MENACEES DES ALPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5464,51 +5212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92189CA7"/>
+    <w:nsid w:val="156BC528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5695,51 +5443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-nicole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1853-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09598531X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999405v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2025.01.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond Bostoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01581-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1536032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2154839" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121640" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02526546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stierlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01654-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M.G. Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Xin Ruan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoharisoa Rojo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Junker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00320" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201900280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muffat-Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cansiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191203103188833E12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0932-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rivoal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0RVG-X113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2011.01815.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FPQQ9F9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bizoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.12.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dahlgren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vivat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ehrl&#233;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Brzosko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ratkiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9277-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z4K18PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2007.00685.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWCCNMC1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brzosko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2005.01010.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Betton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Foulch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776571v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paulo Cancela de Fonseca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;noni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-nicole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1853-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09598531X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1536032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999405v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2025.01.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond Bostoen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01581-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282120" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2154839" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121640" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02526546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stierlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01654-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M.G. Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Xin Ruan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoharisoa Rojo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Junker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201900280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muffat-Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0932-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cansiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191203103188833E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCB5G3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rivoal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0RVG-X113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bizoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.12.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2011.01815.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FPQQ9F9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dahlgren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vivat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ehrl&#233;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Brzosko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ratkiewicz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2007.00685.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWCCNMC1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9277-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z4K18PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brzosko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2005.01010.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Betton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Foulch&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776571v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paulo Cancela de Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;noni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>