--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -642,295 +642,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Detailed chemical analysis of honey bee (Apis mellifera) worker brood volatile profile from egg to emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0282120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184949v1</w:t>
+                <w:t xml:space="preserve">hal-04066604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical analysis of honey bee (Apis mellifera) worker brood volatile profile from egg to emergence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie M Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0282120. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0282120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066604v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric Ozone Alters the Chemical Signal Emitted by an Emblematic Plant of the Mediterranean Region: The True Lavender (Lavandula angustifolia Mill.)</w:t>
               </w:r>
@@ -2087,411 +2087,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Analysis of Multiple Datasets: a Practical Guide for Chemical Ecology.</w:t>
+                <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-018-0932-6⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625461v1</w:t>
+                <w:t xml:space="preserve">hal-04765669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des facteurs sensoriels intervenant dans le choix de plantes et dans le comportement alimentaire des adultes de Hyalesthes obsoletus (Echostol).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Analysis of Multiple Datasets: a Practical Guide for Chemical Ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thierry</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nicolè</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63, pp.445-456. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (3), pp.215-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5191203103188833E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-018-0932-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848568v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of the eugenol synthase gene (RcEGS1) in rose</w:t>
+                <w:t xml:space="preserve">Étude des facteurs sensoriels intervenant dans le choix de plantes et dans le comportement alimentaire des adultes de Hyalesthes obsoletus (Echostol).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijun Yan</w:t>
+                <w:t xml:space="preserve">C. Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">R. Cansiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Nicolè</w:t>
+                <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">D. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.05.015⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191203103188833E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765669v1</w:t>
+                <w:t xml:space="preserve">hal-01848568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornyl-diphosphate synthase from Lavandula angustifolia: A major monoterpene synthase involved in essential oil quality</w:t>
               </w:r>
@@ -2623,51 +2623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépérissement de la lavande et du lavandin : mise en œuvre d’un programme de recherches appliquées afin d’apporter des solutions de lutte aux producteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,429 +3421,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Amélioration des stratégies de lutte contre le dépérissement de la lavande et du lavandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legendre</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bouverat-Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tjpt-e315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532810v1</w:t>
+                <w:t xml:space="preserve">hal-02651108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des stratégies de lutte contre le dépérissement de la lavande et du lavandin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Nicolè</w:t>
+                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bouverat-Bernier</w:t>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/tjpt-e315⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651108v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Palle</w:t>
+                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
+                <w:t xml:space="preserve">E. A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (17), pp.2278-2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749471v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Stage-Specific Vital Rates on Population Growth Rates and Effective Population Sizes in an Endangered Iteroparous Plant</w:t>
               </w:r>
@@ -5212,51 +5212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="156BC528"/>
+    <w:nsid w:val="60BC3136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5443,51 +5443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-nicole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1853-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09598531X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1536032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999405v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2025.01.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond Bostoen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01581-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282120" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2154839" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121640" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02526546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stierlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01654-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M.G. Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Xin Ruan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoharisoa Rojo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Junker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201900280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muffat-Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0932-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cansiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191203103188833E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCB5G3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rivoal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0RVG-X113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bizoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.12.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2011.01815.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FPQQ9F9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dahlgren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vivat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ehrl&#233;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Brzosko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ratkiewicz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2007.00685.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWCCNMC1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9277-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z4K18PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brzosko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2005.01010.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Betton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Foulch&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776571v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paulo Cancela de Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;noni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-nicole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1853-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09598531X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1536032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999405v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Rottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2025.01.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond Bostoen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01581-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2154839" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121640" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02526546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stierlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01654-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen M.G. Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.08.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Xin Ruan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoharisoa Rojo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Junker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201900280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marin-Cudraz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muffat-Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.05.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCB5G3X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625461v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0932-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yvin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cansiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191203103188833E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rivoal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0RVG-X113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bizoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.12.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2011.01815.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FPQQ9F9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dahlgren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vivat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ehrl&#233;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Brzosko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ratkiewicz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2007.00685.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWCCNMC1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9277-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z4K18PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00277921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brzosko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2005.01010.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Betton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Foulch&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776571v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paulo Cancela de Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;noni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>