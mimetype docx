--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -900,429 +900,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Atom Addressing in Microtraps for Quantum-State Engineering using Rydberg Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-atom trapping in holographic 2D arrays of microtraps with arbitrary geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Béguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.023415. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.021034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.021034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010696v1</w:t>
+                <w:t xml:space="preserve">hal-00951478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-atom trapping in holographic 2D arrays of microtraps with arbitrary geometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Nogrette</w:t>
+                <w:t xml:space="preserve">Demonstration of strong Rydberg blockade in three-atom systems with anisotropic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.021034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.183002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.183002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951478v1</w:t>
+                <w:t xml:space="preserve">hal-00949959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of strong Rydberg blockade in three-atom systems with anisotropic interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Atom Addressing in Microtraps for Quantum-State Engineering using Rydberg Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Labuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Vernier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112, pp.183002. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.023415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.183002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949959v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and Measurement of Interaction-Induced Dispersive Optical Nonlinearities in an Ensemble of Cold Rydberg Atoms</w:t>
               </w:r>
@@ -1960,527 +1960,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rydberg Blockade in Arrays of Single Atoms (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rydberg blockade in an array of optical tweezers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Houches PreDoc school on the Manipulation of quantum degenerate gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Les Houches, France</w:t>
+              <w:t xml:space="preserve">GDR IFRAF: Atomes Froids et Ingéniérie Quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112585v1</w:t>
+                <w:t xml:space="preserve">hal-01131868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrays of microtraps for quantum information processing using the Rydberg blockade (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lahaye</w:t>
+                <w:t xml:space="preserve">Rydberg Blockade in Arrays of Single Atoms (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Labuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nogrette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Façonner la lumière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, ENS, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Houches PreDoc school on the Manipulation of quantum degenerate gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717734v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of N-particles entanglement in holographic 2D arrays of single atoms (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Vernier</w:t>
+                <w:t xml:space="preserve">Arrays of microtraps for quantum information processing using the Rydberg blockade (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Fuchs-Nogrette</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CQO X - QIM 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rochester, NY, United States</w:t>
+              <w:t xml:space="preserve">Workshop Façonner la lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, ENS, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816803v1</w:t>
+                <w:t xml:space="preserve">hal-01717734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rydberg blockade in an array of optical tweezers (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of N-particles entanglement in holographic 2D arrays of single atoms (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lahaye</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fuchs-Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR IFRAF: Atomes Froids et Ingéniérie Quantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">CQO X - QIM 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rochester, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131868v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;m&#232;ze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouchoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.113402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Niklas Schymik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ximenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dreon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Signoles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.106.022611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nogrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.034013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Labuhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;guin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023415" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.183002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parigi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovica Stanojevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hilliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.233602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Them&#232;ze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01101067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01101035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01112585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beguin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01717734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fuchs-Nogrette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01131868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;m&#232;ze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouchoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.113402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Niklas Schymik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ximenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dreon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Signoles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.106.022611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nogrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.034013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Labuhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;guin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.183002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023415" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parigi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovica Stanojevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hilliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.233602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Them&#232;ze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01101067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01101035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01131868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01112585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01717734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fuchs-Nogrette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>