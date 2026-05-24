--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -364,965 +364,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of one-dimensional chains and dense cold atomic clouds with a high numerical aperture four-lens system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Atoms with 6000-Second Trapping Lifetimes in Optical-Tweezer Arrays at Cryogenic Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Niklas Schymik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Glicenstein</w:t>
+                <w:t xml:space="preserve">Sara Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Ferioli</w:t>
+                <w:t xml:space="preserve">Florence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barredo</w:t>
+                <w:t xml:space="preserve">Julien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.034013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.034013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382766v1</w:t>
+                <w:t xml:space="preserve">hal-03338428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Atoms with 6000-Second Trapping Lifetimes in Optical-Tweezer Arrays at Cryogenic Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai-Niklas Schymik</w:t>
+                <w:t xml:space="preserve">Preparation of one-dimensional chains and dense cold atomic clouds with a high numerical aperture four-lens system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Pancaldi</w:t>
+                <w:t xml:space="preserve">Giovanni Ferioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nogrette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barredo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.034013. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (4), pp.043301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.034013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338428v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Q. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">C. I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159883v1</w:t>
+                <w:t xml:space="preserve">hal-01179601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a detector chain using a FPGA-based Time-to-Digital Converter to reconstruct the three-dimensional coordinates of single particles at high flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast production of Bose-Einstein condensates of metastable helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. I. Westbrook</w:t>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (11), pp.113105. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.061402(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4935474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.061402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179601v1</w:t>
+                <w:t xml:space="preserve">hal-01159883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-atom trapping in holographic 2D arrays of microtraps with arbitrary geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Single-Atom Addressing in Microtraps for Quantum-State Engineering using Rydberg Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Labuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nogrette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.021034. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.023415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.021034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951478v1</w:t>
+                <w:t xml:space="preserve">hal-01010696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of strong Rydberg blockade in three-atom systems with anisotropic interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Single-atom trapping in holographic 2D arrays of microtraps with arbitrary geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Labuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Béguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.183002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.021034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.021034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949959v1</w:t>
+                <w:t xml:space="preserve">hal-00951478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Atom Addressing in Microtraps for Quantum-State Engineering using Rydberg Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of strong Rydberg blockade in three-atom systems with anisotropic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Nogrette</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.023415. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.183002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.183002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010696v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and Measurement of Interaction-Induced Dispersive Optical Nonlinearities in an Ensemble of Cold Rydberg Atoms</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovica Stanojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Hilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.233602. </w:t>
@@ -1625,51 +1625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Themèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,64 +1746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1845,90 +1845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation transfer dynamics in systems of individual Rydberg atoms (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1960,527 +1960,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rydberg blockade in an array of optical tweezers (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rydberg Blockade in Arrays of Single Atoms (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Labuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nogrette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR IFRAF: Atomes Froids et Ingéniérie Quantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Houches PreDoc school on the Manipulation of quantum degenerate gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131868v1</w:t>
+                <w:t xml:space="preserve">hal-01112585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rydberg Blockade in Arrays of Single Atoms (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arrays of microtraps for quantum information processing using the Rydberg blockade (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barredo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Houches PreDoc school on the Manipulation of quantum degenerate gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Workshop Façonner la lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, ENS, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112585v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrays of microtraps for quantum information processing using the Rydberg blockade (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Nogrette</w:t>
+                <w:t xml:space="preserve">Study of N-particles entanglement in holographic 2D arrays of single atoms (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barredo</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fuchs-Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Façonner la lumière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, ENS, Paris, France</w:t>
+              <w:t xml:space="preserve">CQO X - QIM 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rochester, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717734v1</w:t>
+                <w:t xml:space="preserve">hal-00816803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of N-particles entanglement in holographic 2D arrays of single atoms (Orale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rydberg blockade in an array of optical tweezers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Fuchs-Nogrette</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nogrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CQO X - QIM 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rochester, NY, United States</w:t>
+              <w:t xml:space="preserve">GDR IFRAF: Atomes Froids et Ingéniérie Quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816803v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;m&#232;ze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouchoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.113402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Niklas Schymik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ximenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dreon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Signoles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.106.022611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nogrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.034013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Labuhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;guin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.183002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023415" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parigi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovica Stanojevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hilliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.233602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Them&#232;ze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01101067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01101035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01131868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01112585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01717734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fuchs-Nogrette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;m&#232;ze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nogrette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouchoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.113402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Niklas Schymik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ximenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dreon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Signoles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.106.022611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pancaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nogrette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.034013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Glicenstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heurteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bouton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Westbrook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935474" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Hoendervanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.061402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Labuhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;guin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023415" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.183002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parigi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bimbard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovica Stanojevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hilliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.233602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Them&#232;ze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01101067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01101035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01112585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beguin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01717734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fuchs-Nogrette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01131868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>