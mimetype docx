--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -100,1924 +100,1924 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Battre la mesure du temps à La Havane. José Lezama Lima, La Havane »</w:t>
+                <w:t xml:space="preserve">« Morábito, chercheur d’ombres », Fabio Morábito, À chacun son ciel. Anthologie poétique 1984-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926796v1</w:t>
+                <w:t xml:space="preserve">hal-03926769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Formation : révolutionnaire. Vocation : cinéaste. Juan Gabriel Vásquez, Une rétrospective »</w:t>
+                <w:t xml:space="preserve">« Le voyage infini des Détectives sauvages », Roberto Bolaño, Œuvres Complètes V. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926787v1</w:t>
+                <w:t xml:space="preserve">hal-03926762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Penser l’exil, Carlos Pereda, Les apprentissages de l’exil »</w:t>
+                <w:t xml:space="preserve">« Formation : révolutionnaire. Vocation : cinéaste. Juan Gabriel Vásquez, Une rétrospective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926780v1</w:t>
+                <w:t xml:space="preserve">hal-03926787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le voyage infini des Détectives sauvages », Roberto Bolaño, Œuvres Complètes V. »</w:t>
+                <w:t xml:space="preserve">« Penser l’exil, Carlos Pereda, Les apprentissages de l’exil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926762v1</w:t>
+                <w:t xml:space="preserve">hal-03926780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Morábito, chercheur d’ombres », Fabio Morábito, À chacun son ciel. Anthologie poétique 1984-2019</w:t>
+                <w:t xml:space="preserve">« Battre la mesure du temps à La Havane. José Lezama Lima, La Havane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926769v1</w:t>
+                <w:t xml:space="preserve">hal-03926796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Al rescate del estridentismo ». La señorita etcétera, Arqueles Vela, Facsímil de la primera edición [1922], edición preparada por Rose Corral, Ciudad de México, El Colegio de México, 2020”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otros Dialogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une promenade au bord de l’abîme », Roberto Bolaño, Œuvres Complètes IV. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Tumbas de agua de Miguel Tapia, inhallable fuente del mal”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de la Universidad Nacional Autónoma de Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Escritores duplicados / Doubles d’écrivains » (19 septembre-1er novembre 2003) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/america.4564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">“Tumbas de agua de Miguel Tapia, inhallable fuente del mal”</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Arqueles Vela. La señorita etcétera, Facsímil de la primera edición [1922], edición preparada por Rose Corral, México, El Colegio de México, 2020, 297 p.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatura mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19130/iifl.litmex.2021.32.2.29160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prosaïsme et infra-réalisme dans la première poésie de Roberto Bolaño »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conceφtos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.135-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/conceptos2020b/art9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Chronicles, Fictions, Non-Fiction Novels: The Power and Powerlessness of Literature against the Illegal Drug Trade”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CR: The New Centennial Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique, fiction, roman de non-fiction. Pouvoir et impouvoir de la fiction face au narcotrafic »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caravelle.6306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Los ríos errantes de Miguel Tapia. Presentación oblicua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de la Universidad Nacional Autónoma de Mexico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Arqueles Vela. La señorita etcétera, Facsímil de la primera edición [1922], edición preparada por Rose Corral, México, El Colegio de México, 2020, 297 p.”</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une frontière n’est pas une frontière est une frontière. La Border Theory et les cultures hybrides à l’épreuve de la fiction mexicaine contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatura mexicana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19130/iifl.litmex.2021.32.2.29160⟩</w:t>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.2855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">« Al rescate del estridentismo ». La señorita etcétera, Arqueles Vela, Facsímil de la primera edición [1922], edición preparada por Rose Corral, Ciudad de México, El Colegio de México, 2020”</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La photographie à la source de la fiction: de Quiroga à Cortázar à Bolaño »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otros Dialogos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">“Chronicles, Fictions, Non-Fiction Novels: The Power and Powerlessness of Literature against the Illegal Drug Trade”</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mère courage villiste et la muse stridentiste. Nouvelles figures et prose expérimentale dans La señorita Etcétera (1922) d’Arqueles Vela et Las manos de mamá (1937) de Nellie Campobello. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CR: The New Centennial Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cecil.1631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mario Vargas Llosa et Carlos Fuentes, deux paladins du roman contemporain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (371), pp.299-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rlc.371.0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...85 lines deleted...]
-                <w:t xml:space="preserve">« Une frontière n’est pas une frontière est une frontière. La Border Theory et les cultures hybrides à l’épreuve de la fiction mexicaine contemporaine</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La force fragile du témoignage : Insensatez d’Horacio Castellanos Moya et Amuleto de Roberto Bolaño »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53, pp.33-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...240 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« La force fragile du témoignage : Insensatez d’Horacio Castellanos Moya et Amuleto de Roberto Bolaño »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Barbares et bons sauvages dans El naranjo de Carlos Fuentes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Barbares et bons sauvages dans El naranjo de Carlos Fuentes »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mexico D.F. au crible des chroniques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016, La chronique en Amérique latine. Vol. 2, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Mexico D.F. au crible des chroniques »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De algunos usos de la fotografía en la literatura hispanoamericana contemporánea”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XX (40)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Violento Mundo Nuevo: contacto, hibridez y espejeos de la frontera norte en la literatura mexicana”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasavento. Revista de Estudios Hispánicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, I (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mémoire ou l’oubli du crime : trous du dire dans El Llano en llamas”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La chronique en Amérique latine. Vol. 2, 49</w:t>
+              <w:t xml:space="preserve">, 2013, Figures et figurations du crime dans les mondes hispanophones, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« De algunos usos de la fotografía en la literatura hispanoamericana contemporánea”</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Age of Time according to Carlos Fuentes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Literatura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, XX (40)</w:t>
+              <w:t xml:space="preserve">PMLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol.128 (4, July 2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Transmutaciones del lirismo en la obra de Roberto Bolaño”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitologías hoy. Revista de pensamiento, crítica y estudios literarios latinoamericanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, número especial“Bolaño 60/10. Nuevas lecturas”, Fernando Moreno (ed.), Vol. 7., pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440888v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01440995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La constancia de la historia: éxodos »</w:t>
               </w:r>
@@ -3290,234 +3290,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“L’art du rêve, le rêve de l’art : Terra Nostra”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lettres de relation de Carlos Fuentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Deux fugues hors de nos catégories : Muerte súbita d’Álvaro Enrigue et Señales que precederán el fin del mundo de Yuri Herrera »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendancias disidentes y minoritarias de la prosa mexicana actual (1996-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Traité des valeurs et des passions. Historia del dinero d’Alan Pauls »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échos d’Alan Pauls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926837v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03926850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Memoria y olvido del crimen: lagunas del decir en El Llano en llamas de Juan Rulfo »</w:t>
               </w:r>
@@ -4288,173 +4288,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“L’épique sur un mode mineur: Cartucho de Nellie Campobello”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Rodríguez et Caroline Zékri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion de « mineur » entre littérature, arts et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“La risa y la pesadilla en la ficción de Roberto Bolaño”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Gidi et Martha Elena Munguía. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La risa: luces y sombras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bonilla Artigas/ Universidad Veracruzana 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442265v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01442293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Diablo, duende, nonato: la malicia narrativa en La región más transparente y Cristóbal Nonato”</w:t>
               </w:r>
@@ -5325,51 +5325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie Emilienne Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19130/iifl.litmex.2021.32.2.29160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2020b/art9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.371.0299" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.1631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2855" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia V. Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie Emilienne Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926780v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4564" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19130/iifl.litmex.2021.32.2.29160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2020b/art9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.1631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.371.0299" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia V. Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>