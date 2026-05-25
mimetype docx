--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,1924 +100,1924 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Morábito, chercheur d’ombres », Fabio Morábito, À chacun son ciel. Anthologie poétique 1984-2019</w:t>
+                <w:t xml:space="preserve">« Le voyage infini des Détectives sauvages », Roberto Bolaño, Œuvres Complètes V. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926769v1</w:t>
+                <w:t xml:space="preserve">hal-03926762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le voyage infini des Détectives sauvages », Roberto Bolaño, Œuvres Complètes V. »</w:t>
+                <w:t xml:space="preserve">« Formation : révolutionnaire. Vocation : cinéaste. Juan Gabriel Vásquez, Une rétrospective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926762v1</w:t>
+                <w:t xml:space="preserve">hal-03926787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Formation : révolutionnaire. Vocation : cinéaste. Juan Gabriel Vásquez, Une rétrospective »</w:t>
+                <w:t xml:space="preserve">« Penser l’exil, Carlos Pereda, Les apprentissages de l’exil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926787v1</w:t>
+                <w:t xml:space="preserve">hal-03926780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Penser l’exil, Carlos Pereda, Les apprentissages de l’exil »</w:t>
+                <w:t xml:space="preserve">« Battre la mesure du temps à La Havane. José Lezama Lima, La Havane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926780v1</w:t>
+                <w:t xml:space="preserve">hal-03926796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Battre la mesure du temps à La Havane. José Lezama Lima, La Havane »</w:t>
+                <w:t xml:space="preserve">« Morábito, chercheur d’ombres », Fabio Morábito, À chacun son ciel. Anthologie poétique 1984-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926796v1</w:t>
+                <w:t xml:space="preserve">hal-03926769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une promenade au bord de l’abîme », Roberto Bolaño, Œuvres Complètes IV. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Tumbas de agua de Miguel Tapia, inhallable fuente del mal”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de la Universidad Nacional Autónoma de Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Escritores duplicados / Doubles d’écrivains » (19 septembre-1er novembre 2003) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.4564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Arqueles Vela. La señorita etcétera, Facsímil de la primera edición [1922], edición preparada por Rose Corral, México, El Colegio de México, 2020, 297 p.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatura mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19130/iifl.litmex.2021.32.2.29160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Al rescate del estridentismo ». La señorita etcétera, Arqueles Vela, Facsímil de la primera edición [1922], edición preparada por Rose Corral, Ciudad de México, El Colegio de México, 2020”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otros Dialogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Une promenade au bord de l’abîme », Roberto Bolaño, Œuvres Complètes IV. »</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Chronicles, Fictions, Non-Fiction Novels: The Power and Powerlessness of Literature against the Illegal Drug Trade”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">CR: The New Centennial Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">“Tumbas de agua de Miguel Tapia, inhallable fuente del mal”</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prosaïsme et infra-réalisme dans la première poésie de Roberto Bolaño »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conceφtos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.135-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/conceptos2020b/art9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Los ríos errantes de Miguel Tapia. Presentación oblicua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de la Universidad Nacional Autónoma de Mexico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Escritores duplicados / Doubles d’écrivains » (19 septembre-1er novembre 2003) »</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une frontière n’est pas une frontière est une frontière. La Border Theory et les cultures hybrides à l’épreuve de la fiction mexicaine contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/america.4564⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.2855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Arqueles Vela. La señorita etcétera, Facsímil de la primera edición [1922], edición preparada por Rose Corral, México, El Colegio de México, 2020, 297 p.”</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La photographie à la source de la fiction: de Quiroga à Cortázar à Bolaño »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatura mexicana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">« Prosaïsme et infra-réalisme dans la première poésie de Roberto Bolaño »</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mère courage villiste et la muse stridentiste. Nouvelles figures et prose expérimentale dans La señorita Etcétera (1922) d’Arqueles Vela et Las manos de mamá (1937) de Nellie Campobello. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conceφtos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/conceptos2020b/art9⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cecil.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Chronicles, Fictions, Non-Fiction Novels: The Power and Powerlessness of Literature against the Illegal Drug Trade”</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mario Vargas Llosa et Carlos Fuentes, deux paladins du roman contemporain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CR: The New Centennial Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (371), pp.299-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.371.0299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chronique, fiction, roman de non-fiction. Pouvoir et impouvoir de la fiction face au narcotrafic »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.23-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/caravelle.6306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">« Une frontière n’est pas une frontière est une frontière. La Border Theory et les cultures hybrides à l’épreuve de la fiction mexicaine contemporaine</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La force fragile du témoignage : Insensatez d’Horacio Castellanos Moya et Amuleto de Roberto Bolaño »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53, pp.33-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...245 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« La force fragile du témoignage : Insensatez d’Horacio Castellanos Moya et Amuleto de Roberto Bolaño »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Barbares et bons sauvages dans El naranjo de Carlos Fuentes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Barbares et bons sauvages dans El naranjo de Carlos Fuentes »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mexico D.F. au crible des chroniques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016, La chronique en Amérique latine. Vol. 2, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Mexico D.F. au crible des chroniques »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De algunos usos de la fotografía en la literatura hispanoamericana contemporánea”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XX (40)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Violento Mundo Nuevo: contacto, hibridez y espejeos de la frontera norte en la literatura mexicana”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasavento. Revista de Estudios Hispánicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, I (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mémoire ou l’oubli du crime : trous du dire dans El Llano en llamas”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La chronique en Amérique latine. Vol. 2, 49</w:t>
+              <w:t xml:space="preserve">, 2013, Figures et figurations du crime dans les mondes hispanophones, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« De algunos usos de la fotografía en la literatura hispanoamericana contemporánea”</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Transmutaciones del lirismo en la obra de Roberto Bolaño”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Literatura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, XX (40)</w:t>
+              <w:t xml:space="preserve">Mitologías hoy. Revista de pensamiento, crítica y estudios literarios latinoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, número especial“Bolaño 60/10. Nuevas lecturas”, Fernando Moreno (ed.), Vol. 7., pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Age of Time according to Carlos Fuentes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol.128 (4, July 2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440995v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01440888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La constancia de la historia: éxodos »</w:t>
               </w:r>
@@ -3290,234 +3290,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Deux fugues hors de nos catégories : Muerte súbita d’Álvaro Enrigue et Señales que precederán el fin del mundo de Yuri Herrera »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tendancias disidentes y minoritarias de la prosa mexicana actual (1996-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Traité des valeurs et des passions. Historia del dinero d’Alan Pauls »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échos d’Alan Pauls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“L’art du rêve, le rêve de l’art : Terra Nostra”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lettres de relation de Carlos Fuentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926850v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03926837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Memoria y olvido del crimen: lagunas del decir en El Llano en llamas de Juan Rulfo »</w:t>
               </w:r>
@@ -3566,165 +3566,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Les aléas de la mémoire : trauma, tort et réparation dans El ruido de las cosas al caer et Las reputaciones”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan Gabriel Vásquez. Une archéologie du passé colombien récent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Corregir la historia: parodia y reescritura en El naranjo”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlos Fuentes y el Reino Unido</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926811v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03926825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Épica en modo menor o guerrilla narrativa en Cartucho de Nellie Campobello”</w:t>
               </w:r>
@@ -4580,173 +4580,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Rêve et révélation dans 2666 de Roberto Bolaño”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amadeo Lopez, Béatrice Ménard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Révélations du rêve dans la littérature de langue espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Presses Universitaires de Paris-Ouest, 2012, GRELPP, Travaux et recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postface à l’édition de Obras Reunidas. Volumen V. Cristóbal Nonato, Zona sagrada, El naranjo de Carlos Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marie Emilienne Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julio Ortega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obras Reunidas. Volumen V. Cristóbal Nonato, Zona sagrada, El naranjo, Carlos Fuentes, Mexico, FCE, 2012. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondo de Cultura Economica, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442133v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01442212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5325,51 +5325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie Emilienne Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926780v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4564" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19130/iifl.litmex.2021.32.2.29160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2020b/art9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.1631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.371.0299" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia V. Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie Emilienne Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.4564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19130/iifl.litmex.2021.32.2.29160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2020b/art9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.1631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.371.0299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia V. Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01441964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01442196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>