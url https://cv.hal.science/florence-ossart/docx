--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1540,230 +1540,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal des infrastructures électriques d'un tramway à l'aide d'algorithmes génétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Reinbold</w:t>
+                <w:t xml:space="preserve">Energy management system by deep reinforcement learning approach in a building microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des jeunes chercheurs en Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SEEDS, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860274v1</w:t>
+                <w:t xml:space="preserve">hal-04199595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management system by deep reinforcement learning approach in a building microgrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Dini</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal des infrastructures électriques d'un tramway à l'aide d'algorithmes génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Boukir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence des jeunes chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199595v1</w:t>
+                <w:t xml:space="preserve">hal-03860274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning application to priority scheduling in smart microgrids</w:t>
               </w:r>
@@ -1998,302 +1998,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l’analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d’incident sur infrastructure électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Saad</w:t>
+                <w:t xml:space="preserve">Programmation Dynamique Appliquée à l'Optimisation du Confort Thermique dans un Véhicule Electrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harold Gance</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900623v1</w:t>
+                <w:t xml:space="preserve">hal-01900629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Programming Approach for Thermal Comfort Control in Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Lahlou</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis applied to traffic rescheduling in case of power shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Railway Engineering Design &amp; Operation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vppc.2018.8604983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2495/TDI-V2-N3-271-283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900635v1</w:t>
+                <w:t xml:space="preserve">hal-01900616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Sensitivity Analysis Applied To Train Traffic Rescheduling in Case of Power Shortage</w:t>
+                <w:t xml:space="preserve">Application de l’analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d’incident sur infrastructure électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
@@ -2324,106 +2324,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE – 13th System of Systems Engineering Conference (SoSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801271v1</w:t>
+                <w:t xml:space="preserve">hal-01900623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation Dynamique Appliquée à l'Optimisation du Confort Thermique dans un Véhicule Electrique</w:t>
+                <w:t xml:space="preserve">A Dynamic Programming Approach for Thermal Comfort Control in Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
@@ -2454,97 +2445,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2018.8604983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900629v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis applied to traffic rescheduling in case of power shortage</w:t>
+                <w:t xml:space="preserve">Regional Sensitivity Analysis Applied To Train Traffic Rescheduling in Case of Power Shortage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
@@ -2575,82 +2575,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Railway Engineering Design &amp; Operation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">IEEE – 13th System of Systems Engineering Conference (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.459-463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2495/TDI-V2-N3-271-283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/sysose.2018.8428703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900616v1</w:t>
+                <w:t xml:space="preserve">hal-01801271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d'incident sur infrastructure électrique</w:t>
               </w:r>
@@ -2872,298 +2872,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of maximum transmissible power in electrified railway system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sourdille</w:t>
+                <w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Machet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693616v1</w:t>
+                <w:t xml:space="preserve">hal-01693644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">Analysis of maximum transmissible power in electrified railway system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
+              <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.16655834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693651v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t>
+                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
@@ -3194,73 +3185,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693644v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation générique de réseaux électriques ferroviaires</w:t>
               </w:r>
@@ -4117,247 +4117,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of the susceptibility kernel for bianisotropic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
+                <w:t xml:space="preserve">Caractérisation par réflectométrie d'écoulements triphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">JCMM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555266v1</w:t>
+                <w:t xml:space="preserve">hal-00555273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par réflectométrie d'écoulements triphasiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+                <w:t xml:space="preserve">Homogenization of the susceptibility kernel for bianisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Belyamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahachad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O2-5</w:t>
+              <w:t xml:space="preserve">Meta'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555273v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of microwave reflectometry to triphasic flow characterization</w:t>
               </w:r>
@@ -6237,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sourdille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04546203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13154006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/tdi-v2-n3-271-283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2727069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2004-625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Boukir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Levy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2018.8604983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428703" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V2-N3-271-283" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Machet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desjouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2015.7101437" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buiron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sourdille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04546203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13154006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/tdi-v2-n3-271-283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2727069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2004-625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Boukir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Levy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V2-N3-271-283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2018.8604983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Machet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desjouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2015.7101437" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buiron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>