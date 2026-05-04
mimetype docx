--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1998,51 +1998,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation Dynamique Appliquée à l'Optimisation du Confort Thermique dans un Véhicule Electrique</w:t>
+                <w:t xml:space="preserve">Programmation dynamique appliquée à l'optimisation du confort thermique dans un véhicule électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
@@ -2077,69 +2077,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900629v1</w:t>
+                <w:t xml:space="preserve">hal-02981905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis applied to traffic rescheduling in case of power shortage</w:t>
               </w:r>
@@ -2249,302 +2249,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l’analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d’incident sur infrastructure électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Saad</w:t>
+                <w:t xml:space="preserve">Programmation Dynamique Appliquée à l'Optimisation du Confort Thermique dans un Véhicule Electrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harold Gance</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900623v1</w:t>
+                <w:t xml:space="preserve">hal-01900629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Programming Approach for Thermal Comfort Control in Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Lahlou</w:t>
+                <w:t xml:space="preserve">Regional Sensitivity Analysis Applied To Train Traffic Rescheduling in Case of Power Shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE – 13th System of Systems Engineering Conference (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.459-463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vppc.2018.8604983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/sysose.2018.8428703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900635v1</w:t>
+                <w:t xml:space="preserve">hal-01801271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Sensitivity Analysis Applied To Train Traffic Rescheduling in Case of Power Shortage</w:t>
+                <w:t xml:space="preserve">Application de l’analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d’incident sur infrastructure électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
@@ -2575,324 +2575,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE – 13th System of Systems Engineering Conference (SoSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801271v1</w:t>
+                <w:t xml:space="preserve">hal-01900623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d'incident sur infrastructure électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Saad</w:t>
+                <w:t xml:space="preserve">A Dynamic Programming Approach for Thermal Comfort Control in Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harold Gance</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2018.8604983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981822v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation dynamique appliquée à l'optimisation du confort thermique dans un véhicule électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Lahlou</w:t>
+                <w:t xml:space="preserve">Application de l'analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d'incident sur infrastructure électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981905v1</w:t>
+                <w:t xml:space="preserve">hal-02981822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t>
               </w:r>
@@ -2993,274 +2993,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of maximum transmissible power in electrified railway system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sourdille</w:t>
+                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Machet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841375⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693616v1</w:t>
+                <w:t xml:space="preserve">hal-01693651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">Analysis of maximum transmissible power in electrified railway system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.16655834, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693651v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation générique de réseaux électriques ferroviaires</w:t>
               </w:r>
@@ -3590,226 +3590,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion énergétique optimale au service de la conception de chaînes de traction hybrides</w:t>
+                <w:t xml:space="preserve">An optimal energetic approach for systemic design of hybrid powertrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065412v1</w:t>
+                <w:t xml:space="preserve">hal-01099600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal energetic approach for systemic design of hybrid powertrain</w:t>
+                <w:t xml:space="preserve">Gestion énergétique optimale au service de la conception de chaînes de traction hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01099600v1</w:t>
+                <w:t xml:space="preserve">hal-01065412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIZ methodology adapted to hybrid powertrains</w:t>
               </w:r>
@@ -6237,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sourdille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04546203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13154006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/tdi-v2-n3-271-283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2727069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2004-625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Boukir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Levy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V2-N3-271-283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2018.8604983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Machet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desjouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2015.7101437" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buiron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sourdille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04546203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13154006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/tdi-v2-n3-271-283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2727069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2004-625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Boukir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Levy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V2-N3-271-283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428703" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2018.8604983" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Machet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841375" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desjouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2015.7101437" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buiron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>