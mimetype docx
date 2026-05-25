--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1540,230 +1540,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management system by deep reinforcement learning approach in a building microgrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Dini</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal des infrastructures électriques d'un tramway à l'aide d'algorithmes génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Boukir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence des jeunes chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199595v1</w:t>
+                <w:t xml:space="preserve">hal-03860274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal des infrastructures électriques d'un tramway à l'aide d'algorithmes génétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Reinbold</w:t>
+                <w:t xml:space="preserve">Energy management system by deep reinforcement learning approach in a building microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Louis Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des jeunes chercheurs en Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SEEDS, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860274v1</w:t>
+                <w:t xml:space="preserve">hal-04199595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning application to priority scheduling in smart microgrids</w:t>
               </w:r>
@@ -2119,432 +2119,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis applied to traffic rescheduling in case of power shortage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Saad</w:t>
+                <w:t xml:space="preserve">Programmation Dynamique Appliquée à l'Optimisation du Confort Thermique dans un Véhicule Electrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harold Gance</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Railway Engineering Design &amp; Operation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900616v1</w:t>
+                <w:t xml:space="preserve">hal-01900629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation Dynamique Appliquée à l'Optimisation du Confort Thermique dans un Véhicule Electrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Lahlou</w:t>
+                <w:t xml:space="preserve">Application de l’analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d’incident sur infrastructure électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900629v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Sensitivity Analysis Applied To Train Traffic Rescheduling in Case of Power Shortage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Saad</w:t>
+                <w:t xml:space="preserve">A Dynamic Programming Approach for Thermal Comfort Control in Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harold Gance</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE – 13th System of Systems Engineering Conference (SoSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sysose.2018.8428703⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2018.8604983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801271v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l’analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d’incident sur infrastructure électrique</w:t>
+                <w:t xml:space="preserve">Regional Sensitivity Analysis Applied To Train Traffic Rescheduling in Case of Power Shortage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
@@ -2575,203 +2566,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE – 13th System of Systems Engineering Conference (SoSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.459-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sysose.2018.8428703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900623v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Programming Approach for Thermal Comfort Control in Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Lahlou</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis applied to traffic rescheduling in case of power shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Gance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Railway Engineering Design &amp; Operation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vppc.2018.8604983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2495/TDI-V2-N3-271-283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900635v1</w:t>
+                <w:t xml:space="preserve">hal-01900616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'analyse de sensibilité à la réorganisation du trafic ferroviaire en cas d'incident sur infrastructure électrique</w:t>
               </w:r>
@@ -2993,274 +2993,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+                <w:t xml:space="preserve">Analysis of maximum transmissible power in electrified railway system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
+              <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.16655834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693651v1</w:t>
+                <w:t xml:space="preserve">hal-01693616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of maximum transmissible power in electrified railway system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sourdille</w:t>
+                <w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Machet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.16655834, </w:t>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2016.7841375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693616v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation générique de réseaux électriques ferroviaires</w:t>
               </w:r>
@@ -6237,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sourdille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04546203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13154006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/tdi-v2-n3-271-283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2727069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2004-625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Boukir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Levy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V2-N3-271-283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428703" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2018.8604983" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Machet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841375" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desjouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2015.7101437" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buiron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sourdille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14196420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04546203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13154006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/tdi-v2-n3-271-283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2727069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2004-625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Boukir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Levy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2018.8604983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01900616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V2-N3-271-283" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Machet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2016.7841375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desjouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2015.7101437" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buiron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>