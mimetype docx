--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -204,265 +204,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tensions Between Local Embeddedness and Scaling up: Insights from Grassroots Sustainability Initiatives in the Renewable Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Baileche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, first published online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10860266241238730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Playing the scales: A strategy adopted by resistance coalitions for public value creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Roglic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S Lacerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.1092 - 1112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13505084241236457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entangling global chains of wealth and value through CSR-ization: A critical Polanyian perspective on Weda Bay Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -503,1774 +503,1774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Political CSR initiatives as levers of marginalisation: the disconnect between representatives and the so-called represented in the mining industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical perspectives on international business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.31-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/cpoib-01-2018-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro thématique Les écoles de gestion: objets de la critique, mais aussi actrices de la résistance et de la (leur) transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Taskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (5), pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au numéro thématique : Les écoles de gestion : objets de la critique, mais aussi actrices de la résistance et de la (leur) transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Political CSR initiatives as levers of marginalisation: the disconnect between representatives and the so-called represented in the mining industry</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Taskin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (5), pp.13-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting via Hybrid Spaces : The Cascade effect of a workplace Struggle against Neoliberal Hegemony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Seignour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Management Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056492619846408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political CSR initiatives as levers of marginalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical perspectives on international business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.31-49. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/cpoib-01-2018-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’activisme politique des cordonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 366 (5), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.366.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Innovation as practice : exploring the entanglement of political and managerial logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaidos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Work Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2-3), https://doi.org/10.1504/IJWI.2017.091417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJWI.2017.091417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the special issue: Questioning the politics of CMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/cpoib-01-2018-0015⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Taskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Work Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Questioning the Politics of Critical Management Studies – Towards Considering CMS as Practice, 2 (2/3), pp.I-V</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSR beyond the corporation: contested governance in global value chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (s1), pp.S1-S19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/glob.12085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la place du terrain dans les études critiques en management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Taskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.251-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, nouveau terrain pour de nouvelles formes de stratégies politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Laurent Taskin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (252), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.252.145-160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financialization, Globalization and the Management of Skilled Employees: Towards a Market-Based HRM Model in Large Corporations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.560-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8543.2010.00785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management, Mondialisation et Ecologie : Regards critiques en sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (210), pp.165-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualisation du concept de filière dans l'agriculture et l'agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, AG (33), pp.1785-1797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codes de conduite et systèmes d’alerte éthique : La RSE au sein des chaînes globales de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, RSE, régulation et diversité du capitalisme 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.9259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous l’épée de Damoclès : l’évaluation des cadres, entre performance individuelle et esprit d’équipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.035.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie des grandes firmes et réduction des effectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26 (5), pp.13-33</w:t>
+              <w:t xml:space="preserve">, 2008, 12, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...1296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing governance patterns in European food chains: the rise of a new divide between global players and regional producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Tozanli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70 (octobre-décembre), 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie des grandes firmes et réduction des effectifs: l'utilisation du licenciement pour motif personnel dans la gestion des cadres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seignour Amélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2524,51 +2524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the black box of dismissals for personal reasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seignour Amélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2619,51 +2619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir la boîte noire du licenciement pour motif personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financiarisation et globalisation des stratégies d'entreprise : le cas des multinationales agroalimentaires en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2809,51 +2809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie des grandes firmes et réduction des effectifs : l’utilisation du licenciement pour motif personnel dans la gestion des cadres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,77 +2936,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative value chains in a world of Global Value Chains (GVCs): unveiling entangled nodes of (de)commodification in the renewable energy sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Baileche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE Society for the Advancement of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3044,64 +3044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-embedding energy governance through decentralized cooperative entrepreneurship: insights from a French social-movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baileche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Iceland and University of Akureyri, Sep 2025, Reykjavik - Université d’Islande, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3126,64 +3126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organize into an alternative value chain: unveiling entangled nodes and scales of decommodification for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st EGOS Colloquium - July 3–5, 2025, Athens Sub-theme 78: Creating Another World: Alternative Organizations as Engines of Social Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3208,64 +3208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative value(s) chains in a world of GVCs: unveiling entangled nodes of (de)commodification in the French renewable energy sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusive Solidarities: Reimagining Boundaries in Divided Times. Track: Global Value Chains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montreal (ONLINE), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3303,51 +3303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French ‘duty of care’ in the courtroom:Exploring the double movement at work in the contested governance of global value chains (GVCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Advanced Socio-Economics (SASE) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Limerick, Jun 2024, Limerick (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3385,51 +3385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefigurating post-capitalism while resisting bio-hegemony: The transformative potential of alternative seed networks, EGOS conference, Milan, July 4-6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Aboueldahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3467,64 +3467,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alternatives énergétiques à l’épreuve de l’organisation en chaînes : perspectives et tensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS - XXXIIème conférence : " Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques, Juin 2023, Strasbourg, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3562,51 +3562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing the scales: The story of the Pelješac LEADER initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Roglić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th EGOS Colloqium: Organizing the Beauty of Imperfection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3631,51 +3631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the social and environmental challenges of Global Value Chains: is reterritorialization a relevant option for GVC-based activism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,64 +3739,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing scaling-up tensions in alternative renewable energy value chains: A Latourian perspective on grassroots energy cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baileche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS - 38th Colloquium : "Organizing : the beauty of imperfection" - Sub-theme 42: Markets for Sustainability: Evolving Challenges, Imperfections, and Trade-offs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3821,51 +3821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global wealth chains, disarticulation and commodified ethics in global value chains: a critical Polanyian reading of Weda Bay Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3916,51 +3916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A performative approach to social innovation practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3998,51 +3998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Value Chains as levers for scaling up civic innovation? A comparative case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Siegman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Knorringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4093,51 +4093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New regimes for new times. Power struggles through the LEADER programme in Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Roglić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EGOS Colloquium ‘Surprise in and around organizations: Journeys to the Unexpected’’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Talinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4175,64 +4175,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incubateurs d’innovation sociale : une approche comparative européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième Rencontres du Réseau Universitaire International sur l’Economie Sociale et Solidaire (RUIESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4270,64 +4270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social innovation and specialized incubators: Is the selection jury a reliable method to identify successful social innovations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gaidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EGOS Colloquium (European Group for Organization Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4365,51 +4365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural normalization&amp;quot; and violence at work in large neo-Fordist firms: The dark side of restructuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The case of a French telecommunication company</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4447,51 +4447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming the Common Good in Financialised Organizations: The case of Workers’ Resistance at France Telecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coatanéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seignour Amélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4523,234 +4523,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incubation of socially innovative enterprises: an experimental process at the crossroads of logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaidos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Social Innovation Research Conference (ISIRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of CSR in the process of non-transformation : the case of the mining industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual conference of the EUroppean Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neither pro- nor anti-capitalism: A grounded analysis of social entrepreneurs’ commitment towards alternative ways of doing business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,77 +4801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises ont-elles pris ou compris le pouvoir ? Une étude comparative des stratégies politiques dans les industries automobile et minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4890,722 +4890,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La grande firme à l’heure du néo-fordisme - Bureaucratie, management par le marché et normalisation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Seignour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The circular economy as a road for sustainable development: Contradictions and limits in the French system of ‘extended producer responsibility’ for e-waste management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mounoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st European Group for Organizational Studies Colloquium - EGOS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouveaux modes de production au niveau mondial : opportunités et enjeux pour l’emploi et le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale France-OIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does social innovation mean in practice for an incubated enterprise in the South of France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaidos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th EMES International Research Conference on Social Enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social innovation as practice: Exploring the entanglement of political and managerial logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaidos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Ly</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème rencontre des Perspectives critiques en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le potentiel transformateur de la RSE. Une analyse par la spatialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of CSR in the process of non-transformation: The case of the mining sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Group for Organizational Studies Colloquium - EGOS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...229 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Either pro- nor anti-capitalism: A grounded analysis of social entrepreneurs’ commitment towards alternative ways of doing business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium – Sub-theme 20 Organizing Alternatives to Capitalism: Theories, Models and Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,77 +5630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social innovation in practice: what insights can be gained from the SI ecosystem in the South of France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Social Innovation Research Conference - ISIRC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,493 +5719,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performing Sustainable Value Chains: A Comparative Analysis of the Performativity of the Strategic CSR Thesis in the Automotive and Mining Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique d'une chaîne de valeur mondiale. Une analyse des discours politiques sur la gouvernance de l'industrie française des semi-conducteurs (1955-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rise and development of the European Anti-Sweatshop Movement: Evolving Approaches and Relationships between NGOs, MSI, and Labor Unions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on "Accounting for ‘Health’ and ‘Safety’ in the Global Garment Industry"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence de la Résistance Managériale au sein des Firmes Multinationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Keh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development as a contested field: the rise of a global/local divide in the value chain for African mineral resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable en tant que champ contesté ou la contestation en tant que moyen d’exister dans le champ du développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès du Réseau International de Recherche sur les Organisations et le Développement Durable - RIODD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6243,64 +6243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaines globale de valeur et développement durable : potentialités et limites au regard du cas de l’huile d’argan marocaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel du Réseau International sur les Organisations et le Développement Durable (RIODD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6319,316 +6319,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neither consent nor dissent: The ambivalence of managerial resistance in the multinational firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Keh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th European Group for Organizational Studies Colloquium - EGOS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Managerial hegemony, employee resistance and societal transformation: from a corporate crisis to broader change in French capitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Organization Studies Summer Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development between Ideology and Materiality: Issues framing in the Global Value chain for African Mineral Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des stratégies et des performances dans les circuits courts alimentaires : à la recherche d'un développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,64 +6679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing social and economic goals in sustainable development strategies: a case study of alternative business projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème conférence de l’AIMS (Association Internationale de Management Stratégique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6774,64 +6774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing sustainable development projects in alternative businesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th annual conference of the European Academy of Management (EURAM) - Track 11: Alternative Business Models for Sustainable. Development, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6869,51 +6869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition des relations de travail dans la grande firme financiarisée. Le cas de la gestion des départs dans les multinationales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7046,51 +7046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Market-Based HRM Model in Global Corporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7128,51 +7128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financiarisation et globalisation des stratégies d'entreprise : le cas des multinationales agroalimentaires en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7249,51 +7249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le licenciement pour motif personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7325,217 +7325,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a Market-Based HRM Model in Global Corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Seignour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Advances in Organizational Behavior and Human Resource Management Research, LIRHE &amp; GRACCO CNRS, Université de Toulouse 1, 15-19 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Firme globale, &amp;quot;firme – contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1e Congrès annuel du Réseau international de recherche sur les organisations et le développement durable (RIODD), "Organisations et développement durable : dialogues interdisciplinaires", Université Paris 12, Créteil, 7-8 décembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074326v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03072145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies des grandes multinationales agroalimentaires en Europe : vers un modèle de firme globale et financiarisée</w:t>
               </w:r>
@@ -7659,51 +7659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le licenciement pour motif personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7937,51 +7937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Value Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
@@ -8021,51 +8021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management, mondialisation, écologie. Regards critiques en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8103,57 +8103,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sorties de Cadre(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seignour Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte - Collection Entreprise &amp; Société. , 2007, 9782707150776</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sorties de cadre(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,263 +8249,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 234 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorties de cadre(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Seignour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 234 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorties de cadre(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,64 +8493,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes globales de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782376876069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8575,51 +8575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard bienveillant et critique sur les modes de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues et perspectives autour de l'oeuvre de Frédéric Livian</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 4, 2023, 9782376877745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8638,57 +8638,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pondering the future of Global Value Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rethinking Value Chains in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8696,81 +8696,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Value Chains : Tackling the challenges of global capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559234v1</w:t>
+                <w:t xml:space="preserve">hal-03559233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Value Chains in times of crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pondering the future of Global Value Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8778,120 +8778,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Value Chains : Tackling the challenges of global capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559233v1</w:t>
+                <w:t xml:space="preserve">hal-03559234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8946,51 +8946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workers’ Resistance in Defense of Wellbeing in Contemporary Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Handbook of Organisational Wellbeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9028,77 +9028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,51 +9136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workers’ Resistance in Defense of Wellbeing in Contemporary Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Handbook of Organisational Wellbeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9205,51 +9205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux normatifs, épistémologiques et politiques d’un espace de recherche critique : Retour d’expérience sur le groupe Altermanagement, Mondialisation, Ecologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Taskin, V. Perret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Temporalités de la recherche critique en management. Enjeux et alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Laval, 2020</w:t>
@@ -9278,51 +9278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contestation and Activism in Global Value Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Global Value Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9347,64 +9347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financialization of Global Value Chains and Implications for Local Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance and Industrial Policy: Beyond Financial Regulation in Europe Giovanni Cozzi, Susan Newman, and Jan Toporowski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.65-80, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9442,51 +9442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The institutionalization of supply chain corporate social responsibility: field formation in comparative context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Social Responsibility in a Globalizing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.181-217, 2015, 9781316162354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9533,51 +9533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Production Networks and the Changing Corporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Corporation: A Critical, Interdisciplinary Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.336-345, 2015, Edited by Grietje Baars and Andre Spicer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9602,51 +9602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaines globales de valeur, modèles de GRH et responsabilité sociale d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dérives et perspectives de la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, pp.141-154, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9671,64 +9671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes globales de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, p. 55-66, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9766,51 +9766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chaînes Globales de Valeur : Une lecture (re) contextualisée et (re)politisée de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septentrion Presses Universitaires - Collection Capitalismes - éthique - institutions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire critique de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2013, 102-7574-0577-2</w:t>
@@ -9839,51 +9839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à une hégémonie managériale mondialisée, quelles recherches critiques en sciences de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10037,51 +10037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montée du licenciement pour motif personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10136,51 +10136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le licenciement pour motif personnel, instrument de gestion de la firme mondialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10267,51 +10267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les semences paysannes ? Entre partage informel, changement des lois et utilisation du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Aboueldahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10342,51 +10342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACADEMIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10404,51 +10404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaines globales de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10466,51 +10466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le pouvoir et les rapports sociaux dans l’entreprise avec Gramsci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10695,51 +10695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le licenciement pour motif personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10806,51 +10806,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise comme communauté [Florence Palpacuer]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10881,51 +10881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de valeur globales sont-elles en crise ? [Florence Palpacuer]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10956,51 +10956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer, Penser le pouvoir et les rapports sociaux dans l'entreprise avec Gramsci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11200,51 +11200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaidos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gur&#259;u" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palpacuer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2277788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Roglic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Lacerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084241236457" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Baileche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10860266241238730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X231191946" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramboarisata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-01-2018-0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492619846408" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWI.2017.091417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B2296C5351AAF10C4E01E436FE3DA63C9458B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.252.145-160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baileche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03932061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Rogli&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Siegman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knorringa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coatan&#233;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02018091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaidos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Keh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seignour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830869v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00544216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Smith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/rethinking-value-chains" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559234v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160392v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316162354.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Levy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755313v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaidos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gur&#259;u" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palpacuer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2277788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Baileche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10860266241238730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Roglic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Lacerda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084241236457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roussey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X231191946" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-01-2018-0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramboarisata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492619846408" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWI.2017.091417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B2296C5351AAF10C4E01E436FE3DA63C9458B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.252.145-160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00785.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.035.0015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignour Am&#233;lie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baileche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03932061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Rogli&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Siegman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knorringa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coatan&#233;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02018091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaidos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078564v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Keh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seignour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830869v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00544216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Smith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/rethinking-value-chains" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910430v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160392v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316162354.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Levy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755313v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>