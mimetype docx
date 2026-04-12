--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -1985,51 +1985,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de la littérature sur les Patient-Reported Outcomes (2010-2019)</w:t>
+                <w:t xml:space="preserve">Synthesis of the literature on patient-reported outcomes (2010-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paterson</w:t>
@@ -2049,75 +2049,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863288v1</w:t>
+                <w:t xml:space="preserve">hal-03040858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sociaux et éthiques du diagnostic présymptomatique. Synthèse de la littérature.</w:t>
+                <w:t xml:space="preserve">Synthèse de la littérature sur les Patient-Reported Outcomes (2010-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paterson</w:t>
@@ -2137,75 +2137,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863312v1</w:t>
+                <w:t xml:space="preserve">hal-02863288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the literature on patient-reported outcomes (2010-2019)</w:t>
+                <w:t xml:space="preserve">Enjeux sociaux et éthiques du diagnostic présymptomatique. Synthèse de la littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paterson</w:t>
@@ -2225,51 +2225,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040858v1</w:t>
+                <w:t xml:space="preserve">hal-02863312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and ethical issues regarding presymptomatic diagnosis A LITERATURE REVIEW</w:t>
               </w:r>
@@ -2767,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593251336521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04951920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117797" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.1329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12640-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03792528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Douglas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Boon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Neiva Borba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02476-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marques Filipe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Arriscado Nunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01670141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03199945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02394459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593251336521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04951920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117797" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.1329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12640-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03792528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Douglas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Boon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Neiva Borba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02476-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marques Filipe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Arriscado Nunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01670141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03199945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02394459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>