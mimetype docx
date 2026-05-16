--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -989,204 +989,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From biosociality to biosocial disruption: Living together - or not - with CADASIL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;technopolitics of likelihood&amp;quot;: the French National DNA Database (FNAEG) and the comparison of genetic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASST Conference 2018. Meetings - Making Science, Technology and Society together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASST (European Association for the study of science and technology), Jul 2018, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">EASST 2018 - Meetings - Making Science, Technology and Society together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASST (European Association for the Study of Science and Technology), Jul 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935494v1</w:t>
+                <w:t xml:space="preserve">hal-01936535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;technopolitics of likelihood&amp;quot;: the French National DNA Database (FNAEG) and the comparison of genetic profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From biosociality to biosocial disruption: Living together - or not - with CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASST 2018 - Meetings - Making Science, Technology and Society together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASST (European Association for the Study of Science and Technology), Jul 2018, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">EASST Conference 2018. Meetings - Making Science, Technology and Society together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASST (European Association for the study of science and technology), Jul 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936535v1</w:t>
+                <w:t xml:space="preserve">hal-01935494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The techno-politics of likeliness. The French forensic DNA database (FNAEG) and the comparison of DNA profiles</w:t>
               </w:r>
@@ -2767,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593251336521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04951920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117797" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.1329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12640-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03792528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Douglas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Boon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Neiva Borba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02476-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marques Filipe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Arriscado Nunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01670141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03199945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02394459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593251336521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04951920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.117797" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.1329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12640-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03792528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Douglas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Boon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Neiva Borba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02476-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marques Filipe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Arriscado Nunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/biosoc.2014.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01939198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01670141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00397090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03199945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02863312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03040870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02394459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>