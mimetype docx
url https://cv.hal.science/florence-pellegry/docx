--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -2049,174 +2049,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running to Freedom: The Flight of the Fathers of Illegitimate Children to the Colonies of the British Empire, 1875-1901</w:t>
+                <w:t xml:space="preserve">Traduire les correspondances intimes et amoureuses : à la croisée des subjectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Traduction - Édition, 40, pp.101-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355315v1</w:t>
+                <w:t xml:space="preserve">hal-01620877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire les correspondances intimes et amoureuses : à la croisée des subjectivités</w:t>
+                <w:t xml:space="preserve">Running to Freedom: The Flight of the Fathers of Illegitimate Children to the Colonies of the British Empire, 1875-1901</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Crossings – The South – Commitment, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620877v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtship and the Failure of Engagement Rituals among Isolated Working Women in Late Victorian London</w:t>
               </w:r>
@@ -2297,247 +2297,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et contestation à travers l’histoire</w:t>
+                <w:t xml:space="preserve">Discours d’introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Souyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences à l’École Supérieure d’Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Supérieure d’Art de La Réunion, Mar 2025, Le Port, La Réunion</w:t>
+              <w:t xml:space="preserve">« Sexualité et Éducation : Réflexions sur les sources d'éducation sexuelle dans les sociétés modernes et contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de Recherches DIRE; Unité de recherches LIRCES, May 2025, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997939v1</w:t>
+                <w:t xml:space="preserve">hal-05394507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours d’introduction</w:t>
+                <w:t xml:space="preserve">« Sex (Mis)Education in the English Speaking World », Présentation du numéro 44 de la revue Alizés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Souyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Sexualité et Éducation : Réflexions sur les sources d'éducation sexuelle dans les sociétés modernes et contemporaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de Recherches DIRE; Unité de recherches LIRCES, May 2025, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Deuxième forum des publications de DIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de Recherches DIRE, Feb 2025, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394507v1</w:t>
+                <w:t xml:space="preserve">hal-05394469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sex (Mis)Education in the English Speaking World », Présentation du numéro 44 de la revue Alizés</w:t>
+                <w:t xml:space="preserve">Art et contestation à travers l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième forum des publications de DIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de Recherches DIRE, Feb 2025, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Cycle de conférences à l’École Supérieure d’Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Supérieure d’Art de La Réunion, Mar 2025, Le Port, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394469v1</w:t>
+                <w:t xml:space="preserve">hal-04997939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Home for Blank Children”': Illegitimate Children, Victorian Charitable Care and the London Foundling Hospital</w:t>
               </w:r>
@@ -3466,51 +3466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84868ADF"/>
+    <w:nsid w:val="3C09990C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3614,51 +3614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E3F31A05"/>
+    <w:nsid w:val="BC62ADCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3762,51 +3762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7ED9FBC4"/>
+    <w:nsid w:val="B7DF9C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3910,51 +3910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="249236F9"/>
+    <w:nsid w:val="702E77F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4058,51 +4058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A242A003"/>
+    <w:nsid w:val="13A0E667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/florence.pellegryuniv-reunion.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alizes.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saayman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souyri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03725328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03275700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/litterature-et-sciences-du-langage/gages-daffection-culture-materielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04847318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Souyri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44/00" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04847320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44/01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2497" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03973455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03466076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/florence.pellegryuniv-reunion.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alizes.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saayman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souyri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03725328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03275700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/litterature-et-sciences-du-langage/gages-daffection-culture-materielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04847318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Souyri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44/00" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04847320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44/01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2497" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03973455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03466076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>