--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -2049,243 +2049,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire les correspondances intimes et amoureuses : à la croisée des subjectivités</w:t>
+                <w:t xml:space="preserve">Running to Freedom: The Flight of the Fathers of Illegitimate Children to the Colonies of the British Empire, 1875-1901</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Crossings – The South – Commitment, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620877v1</w:t>
+                <w:t xml:space="preserve">hal-01355315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running to Freedom: The Flight of the Fathers of Illegitimate Children to the Colonies of the British Empire, 1875-1901</w:t>
+                <w:t xml:space="preserve">Courtship and the Failure of Engagement Rituals among Isolated Working Women in Late Victorian London</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La réécriture au XXIe siècle : études cartographiques des passages entre les œuvres, 3, pp.265-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cve.2497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355315v1</w:t>
+                <w:t xml:space="preserve">hal-01452540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtship and the Failure of Engagement Rituals among Isolated Working Women in Late Victorian London</w:t>
+                <w:t xml:space="preserve">Traduire les correspondances intimes et amoureuses : à la croisée des subjectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrOPICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La réécriture au XXIe siècle : études cartographiques des passages entre les œuvres, 3, pp.265-279</w:t>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Traduction - Édition, 40, pp.101-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452540v1</w:t>
+                <w:t xml:space="preserve">hal-01620877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2297,247 +2297,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours d’introduction</w:t>
+                <w:t xml:space="preserve">Art et contestation à travers l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Souyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Sexualité et Éducation : Réflexions sur les sources d'éducation sexuelle dans les sociétés modernes et contemporaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de Recherches DIRE; Unité de recherches LIRCES, May 2025, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Cycle de conférences à l’École Supérieure d’Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Supérieure d’Art de La Réunion, Mar 2025, Le Port, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394507v1</w:t>
+                <w:t xml:space="preserve">hal-04997939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sex (Mis)Education in the English Speaking World », Présentation du numéro 44 de la revue Alizés</w:t>
+                <w:t xml:space="preserve">Discours d’introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Souyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième forum des publications de DIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de Recherches DIRE, Feb 2025, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">« Sexualité et Éducation : Réflexions sur les sources d'éducation sexuelle dans les sociétés modernes et contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de Recherches DIRE; Unité de recherches LIRCES, May 2025, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394469v1</w:t>
+                <w:t xml:space="preserve">hal-05394507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et contestation à travers l’histoire</w:t>
+                <w:t xml:space="preserve">« Sex (Mis)Education in the English Speaking World », Présentation du numéro 44 de la revue Alizés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences à l’École Supérieure d’Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Supérieure d’Art de La Réunion, Mar 2025, Le Port, La Réunion</w:t>
+              <w:t xml:space="preserve">Deuxième forum des publications de DIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de Recherches DIRE, Feb 2025, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997939v1</w:t>
+                <w:t xml:space="preserve">hal-05394469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Home for Blank Children”': Illegitimate Children, Victorian Charitable Care and the London Foundling Hospital</w:t>
               </w:r>
@@ -3466,51 +3466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C09990C"/>
+    <w:nsid w:val="7F2B6C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3614,51 +3614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BC62ADCB"/>
+    <w:nsid w:val="92BB9BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3762,51 +3762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B7DF9C31"/>
+    <w:nsid w:val="55AD4207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3910,51 +3910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="702E77F2"/>
+    <w:nsid w:val="2C5E38E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4058,51 +4058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="13A0E667"/>
+    <w:nsid w:val="8C6E3AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/florence.pellegryuniv-reunion.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alizes.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saayman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souyri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03725328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03275700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/litterature-et-sciences-du-langage/gages-daffection-culture-materielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04847318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Souyri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44/00" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04847320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44/01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2497" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03973455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03466076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/florence.pellegryuniv-reunion.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alizes.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saayman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souyri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03725328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04297676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03275700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/litterature-et-sciences-du-langage/gages-daffection-culture-materielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04847318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Souyri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44/00" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04847320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/alizes.123/44/01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2497" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03973455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03466076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>