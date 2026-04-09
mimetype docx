--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -2244,51 +2244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7D279A0"/>
+    <w:nsid w:val="F9D90298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>