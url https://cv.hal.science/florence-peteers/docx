--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -303,204 +303,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la recherche en Mathematics Education de 2007 à 2021 sur les troubles et difficultés d’apprentissage en mathématiques</w:t>
+                <w:t xml:space="preserve">Inclure les élèves à BEP en résolution de problèmes : travail d'anticipation en ULIS et en RASED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peteers Florence</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 240, pp.3-15</w:t>
+              <w:t xml:space="preserve">, 2023, 240, pp.80-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547584v1</w:t>
+                <w:t xml:space="preserve">hal-04547579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure les élèves à BEP en résolution de problèmes : travail d'anticipation en ULIS et en RASED</w:t>
+                <w:t xml:space="preserve">Cartographie de la recherche en Mathematics Education de 2007 à 2021 sur les troubles et difficultés d’apprentissage en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peteers Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lemrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 240, pp.80-91</w:t>
+              <w:t xml:space="preserve">, 2023, 240, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547579v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mathématiques pour la formation des enseignants du premier degré revisitées par le système sécimal</w:t>
               </w:r>
@@ -663,64 +663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -961,165 +961,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un trouble à l’interface entre différents champs disciplinaires (didactique des mathématiques, psychologie et sciences cognitives) : la dyscalculie</w:t>
+                <w:t xml:space="preserve">Analyse didactique de tests visant à évaluer les compétences mathématiques de base dans le cadre scolaire ou du diagnostic de la dyscalculie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXè école d’été de didactique des mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Pensée Sauvage, pp.601-610, 2019, Actes de la XIXè école d’été de didactique des mathématiques</w:t>
+              <w:t xml:space="preserve">EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1230-1238, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513210v1</w:t>
+                <w:t xml:space="preserve">hal-02513182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Math education dealing with mathematical learning disabilities: a literature review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1155,178 +1155,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des premières compétences numériques : un regard didactique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un trouble à l’interface entre différents champs disciplinaires (didactique des mathématiques, psychologie et sciences cognitives) : la dyscalculie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque scientifique international de l’ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.516-518, 2019</w:t>
+              <w:t xml:space="preserve">XIXè école d’été de didactique des mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Pensée Sauvage, pp.601-610, 2019, Actes de la XIXè école d’été de didactique des mathématiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513195v1</w:t>
+                <w:t xml:space="preserve">hal-02513210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique de tests visant à évaluer les compétences mathématiques de base dans le cadre scolaire ou du diagnostic de la dyscalculie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation des premières compétences numériques : un regard didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1230-1238, 2019</w:t>
+              <w:t xml:space="preserve">31ème Colloque scientifique international de l’ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.516-518, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513182v1</w:t>
+                <w:t xml:space="preserve">hal-02513195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trouble at the interface of different disciplinary fields (mathematics education, psychology and cognitive sciences): Dyscalculia.</w:t>
               </w:r>
@@ -2244,51 +2244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9D90298"/>
+    <w:nsid w:val="47928D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-peteers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9517-7076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232607192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Segura-Corella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gregorio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deruaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2020.100807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peteers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01944017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-peteers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9517-7076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232607192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Segura-Corella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gregorio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deruaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2020.100807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peteers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01944017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>