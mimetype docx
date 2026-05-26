--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2244,51 +2244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47928D15"/>
+    <w:nsid w:val="7CA47D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>