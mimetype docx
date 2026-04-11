--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -100,239 +100,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
+                <w:t xml:space="preserve">« Ces haies qui divisent » : une approche par le(s) territoire(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2024028⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247 (3), pp.119-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.247.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685151v1</w:t>
+                <w:t xml:space="preserve">hal-04501974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ces haies qui divisent » : une approche par le(s) territoire(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 247 (3), pp.119-141. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.247.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501974v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le productivisme sur la sellette. Ce que la colère des agriculteurs nous dit des impasses du système agri-alimentaire actuel</w:t>
               </w:r>
@@ -344,51 +344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -448,51 +448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du désamour au désir, les haies reviennent de loin. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,208 +2096,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who owns guaraná?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la période coloniale au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.380-399. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.425 - 450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joac.12035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.023.0425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198235v1</w:t>
+                <w:t xml:space="preserve">hal-01587191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la période coloniale au développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who owns guaraná?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.380-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joac.12035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.023.0425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01587191v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du biome Cerrado</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une éthique des relations avec les plantes dans l’agriculture et l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3109,355 +3109,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02941718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la Sécurité alimentaire au Brésil : Un système national participatif</w:t>
+                <w:t xml:space="preserve">Environnement contre Alimentation : quand des problèmes globaux entrent en confrontation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude sur le Brésil, Gouvernance et environnement dans le Brésil contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nord (Paris 13). FRA., Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547547v1</w:t>
+                <w:t xml:space="preserve">hal-01547544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences en sociétés : quelles médiations ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Clavel</w:t>
+                <w:t xml:space="preserve">Les Conférences Brésiliennes de sécurité alimentaire et nutritionnelle, une utopie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinarités entre natures et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cerisy-La-Salle, France</w:t>
+              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283861v1</w:t>
+                <w:t xml:space="preserve">hal-01547543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement contre Alimentation : quand des problèmes globaux entrent en confrontation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sciences en sociétés : quelles médiations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude sur le Brésil, Gouvernance et environnement dans le Brésil contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nord (Paris 13). FRA., Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinarités entre natures et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547544v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Conférences Brésiliennes de sécurité alimentaire et nutritionnelle, une utopie sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner la Sécurité alimentaire au Brésil : Un système national participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547543v1</w:t>
+                <w:t xml:space="preserve">hal-01547547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologia da quinta Conferencia Nacional de Seguranca Alimentar e Nutricional (CONSEA)</w:t>
               </w:r>
@@ -3538,51 +3538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural biodiversity, knowledge systems and policy decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Muramatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Rhin &amp; Danube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Europe - Japon, Nicolas Baumert; Maki Fukuda, 978-2-488305-09-9</w:t>
             </w:r>
           </w:p>
@@ -4376,221 +4376,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mise en valeur coloniale au développement durable</w:t>
+                <w:t xml:space="preserve">Les espaces protégés comme lieux de l'innovation sociale : de Madagascar, l'île rouge, à la forêt brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laslaz, Lionel and Gauchon, Christophe and Duval, Mélanie and Héritier, Stéphane. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et sciences sociales en France et en Allemagne</w:t>
+              <w:t xml:space="preserve">Les espaces protégés : entre conflits et acceptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 480 p., 2014, 9782343009544</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.158-171, 2014, Mappemonde, 978-2-7011-8963-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547542v1</w:t>
+                <w:t xml:space="preserve">hal-01845824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces protégés comme lieux de l'innovation sociale : de Madagascar, l'île rouge, à la forêt brésilienne</w:t>
+                <w:t xml:space="preserve">De la mise en valeur coloniale au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces protégés : entre conflits et acceptation</w:t>
+              <w:t xml:space="preserve">Environnement et sciences sociales en France et en Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.158-171, 2014, Mappemonde, 978-2-7011-8963-5</w:t>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 480 p., 2014, 9782343009544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845824v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les peuples autochtones se sont fait reconnaître</w:t>
               </w:r>
@@ -5069,90 +5069,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5219,90 +5219,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cueillir en coopérant avec les plantes : Savoir être, savoir faire, savoir dire l'expérience des cueilleurs ». Ateliers chercheurs-praticiens en collaboration avec l’Association Française des Cueilleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda de Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5337,103 +5337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au travail. Repenser l’activité végétale pour des nourritures durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE ; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Université de Limoges; Fondation Daniel et Nina Carasso. 2023, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5577,90 +5577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail humain - Travail animal - Travail des « autres vivants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6419,51 +6419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dejouhanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Asselain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sainclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julliand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Garreta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16987" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.10.2016.2404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tricaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP9GKJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.023.0425" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42972" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_sciences__ca_nous_regarde-9782359250695.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guiheneuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dejouhanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Asselain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sainclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julliand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Garreta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16987" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.10.2016.2404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tricaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.023.0425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP9GKJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42972" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_sciences__ca_nous_regarde-9782359250695.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guiheneuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>