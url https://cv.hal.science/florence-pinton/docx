--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -962,222 +962,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge, know‐how and knowledge mobilized in a globalized world: A new approach of indigenous local ecological knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+                <w:t xml:space="preserve">On the unequal coexistence of agrifood systems in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10142⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00099-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02937670v1</w:t>
+                <w:t xml:space="preserve">hal-03141078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the unequal coexistence of agrifood systems in Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+                <w:t xml:space="preserve">Local knowledge, know‐how and knowledge mobilized in a globalized world: A new approach of indigenous local ecological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.191-212. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.527-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00099-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141078v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soberania versus segurança alimentar no Brasil: tensões e oposições em torno da agroecologia como projeto</w:t>
               </w:r>
@@ -1365,663 +1365,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Innovar para resistir? La territorialización del Guaraná en la Amazonia (Brasil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disqualifier pour qualifier : enjeux et acteurs de la constitution d’une identité standard pour le guaraná de Maués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eutopía</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547569v1</w:t>
+                <w:t xml:space="preserve">halshs-02940928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Innovar para resistir? La territorialización de la Guaraná en la Amazonia (Brasil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saberes e práticas locais dos produtores de guaraná (Paullinia cupana Kunth var. sorbilis) do médio Amazonas: duas organizações locais frente à inovação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Tricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eutopía</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1981.81222016000100004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17141/eutopia.10.2016.2404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02937694v1</w:t>
+                <w:t xml:space="preserve">hal-01587211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que co-habiter veut dire : fragmentation et recomposition dans les communes rurales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">¿Innovar para resistir? La territorialización del Guaraná en la Amazonia (Brasil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eutopía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.25-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.161.0141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01533867v1</w:t>
+                <w:t xml:space="preserve">hal-01547569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concepts et les méthodes des sciences sociales pour la production et le partage des savoirs agronomiques le point de vue de la didactique professionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">¿Innovar para resistir? La territorialización de la Guaraná en la Amazonia (Brasil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eutopía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17141/eutopia.10.2016.2404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629815v1</w:t>
+                <w:t xml:space="preserve">halshs-02937694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales : leurs concepts et leurs méthodes au service de la production et le partage des savoirs agronomiques. Le point de vue de la sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Joly</w:t>
+                <w:t xml:space="preserve">Ce que co-habiter veut dire : fragmentation et recomposition dans les communes rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.161.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637229v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saberes e práticas locais dos produtores de guaraná (Paullinia cupana Kunth var. sorbilis) do médio Amazonas: duas organizações locais frente à inovação</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Tricaud</w:t>
+                <w:t xml:space="preserve">Les sciences sociales : leurs concepts et leurs méthodes au service de la production et le partage des savoirs agronomiques. Le point de vue de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587211v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disqualifier pour qualifier : enjeux et acteurs de la constitution d’une identité standard pour le guaraná de Maués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+                <w:t xml:space="preserve">Les concepts et les méthodes des sciences sociales pour la production et le partage des savoirs agronomiques le point de vue de la didactique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02940928v1</w:t>
+                <w:t xml:space="preserve">hal-02629815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le producteur-cueilleur, un acteur de l’interstice ?</w:t>
               </w:r>
@@ -3519,191 +3519,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural biodiversity, knowledge systems and policy decisions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ces haie qui divisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilience and development: mobizing for transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.4 - 8</w:t>
+              <w:t xml:space="preserve">6. rencontres de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Saint Sauveur en Puisaye, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-01082572v1</w:t>
+                <w:t xml:space="preserve">hal-01547552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces haie qui divisent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural biodiversity, knowledge systems and policy decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clavel Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. rencontres de la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Saint Sauveur en Puisaye, France. 55 p</w:t>
+              <w:t xml:space="preserve">Resilience and development: mobizing for transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.4 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547552v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-01082572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la table ronde “Arranjos institucionais para pagamentos para serviços ecossistêmicos (PSE)</w:t>
               </w:r>
@@ -3827,51 +3827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pays, patrimoine naturel et changement social en Puisaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,51 +4064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : une politique européenne de conservation de la biodiversité à l'épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,51 +4684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes locales de la biodiversité : statut, enjeux et cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en directive : l'exemple du réseau Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5921,271 +5921,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs et le dialogue territorial : une étude de cas. Protection de l'eau et remembrement en Puisaye-Forterre.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agriculteurs et le dialogue territorial : 7 études de cas. Rapport de synthèse du Programme Dialog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech; Université Rennes 2. 2008, 82 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geyser. 2008, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00755862v1</w:t>
+                <w:t xml:space="preserve">halshs-04895099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs et le dialogue territorial : 7 études de cas. Rapport de synthèse du Programme Dialog</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
+                <w:t xml:space="preserve">Les agriculteurs et le dialogue territorial : une étude de cas. Protection de l'eau et remembrement en Puisaye-Forterre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bossuet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvon Le Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech; Université Rennes 2. 2008, 82 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Galiri</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-04895099v1</w:t>
+                <w:t xml:space="preserve">halshs-00755862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en directive de la nature. De la directive Habitats au réseau Natura 2000, rapport pour le ministère de l’Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6419,51 +6419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dejouhanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Asselain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sainclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julliand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Garreta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16987" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.10.2016.2404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tricaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.023.0425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP9GKJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42972" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_sciences__ca_nous_regarde-9782359250695.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guiheneuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dejouhanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Asselain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sainclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julliand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Garreta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16987" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tricaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.10.2016.2404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.023.0425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP9GKJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42972" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_sciences__ca_nous_regarde-9782359250695.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guiheneuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galiri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>