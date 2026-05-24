--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -962,222 +962,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the unequal coexistence of agrifood systems in Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+                <w:t xml:space="preserve">Local knowledge, know‐how and knowledge mobilized in a globalized world: A new approach of indigenous local ecological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00099-8⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.527-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141078v1</w:t>
+                <w:t xml:space="preserve">halshs-02937670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge, know‐how and knowledge mobilized in a globalized world: A new approach of indigenous local ecological knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Congretel</w:t>
+                <w:t xml:space="preserve">On the unequal coexistence of agrifood systems in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (3), pp.527-543. </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.191-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00099-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02937670v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soberania versus segurança alimentar no Brasil: tensões e oposições em torno da agroecologia como projeto</w:t>
               </w:r>
@@ -1365,663 +1365,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disqualifier pour qualifier : enjeux et acteurs de la constitution d’une identité standard pour le guaraná de Maués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">¿Innovar para resistir? La territorialización del Guaraná en la Amazonia (Brasil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Congretel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eutopía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.25-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02940928v1</w:t>
+                <w:t xml:space="preserve">hal-01547569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saberes e práticas locais dos produtores de guaraná (Paullinia cupana Kunth var. sorbilis) do médio Amazonas: duas organizações locais frente à inovação</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">¿Innovar para resistir? La territorialización de la Guaraná en la Amazonia (Brasil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1981.81222016000100004⟩</w:t>
+              <w:t xml:space="preserve">Eutopía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17141/eutopia.10.2016.2404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587211v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Innovar para resistir? La territorialización del Guaraná en la Amazonia (Brasil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que co-habiter veut dire : fragmentation et recomposition dans les communes rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eutopía</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.161.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547569v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Innovar para resistir? La territorialización de la Guaraná en la Amazonia (Brasil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sciences sociales : leurs concepts et leurs méthodes au service de la production et le partage des savoirs agronomiques. Le point de vue de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eutopía</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02937694v1</w:t>
+                <w:t xml:space="preserve">hal-02637229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que co-habiter veut dire : fragmentation et recomposition dans les communes rurales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+                <w:t xml:space="preserve">Les concepts et les méthodes des sciences sociales pour la production et le partage des savoirs agronomiques le point de vue de la didactique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533867v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales : leurs concepts et leurs méthodes au service de la production et le partage des savoirs agronomiques. Le point de vue de la sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Joly</w:t>
+                <w:t xml:space="preserve">Saberes e práticas locais dos produtores de guaraná (Paullinia cupana Kunth var. sorbilis) do médio Amazonas: duas organizações locais frente à inovação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Tricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1981.81222016000100004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637229v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concepts et les méthodes des sciences sociales pour la production et le partage des savoirs agronomiques le point de vue de la didactique professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Joly</w:t>
+                <w:t xml:space="preserve">Disqualifier pour qualifier : enjeux et acteurs de la constitution d’une identité standard pour le guaraná de Maués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Congretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629815v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02940928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le producteur-cueilleur, un acteur de l’interstice ?</w:t>
               </w:r>
@@ -2096,208 +2096,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la période coloniale au développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who owns guaraná?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.425 - 450. </w:t>
+              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.380-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.023.0425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joac.12035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587191v1</w:t>
+                <w:t xml:space="preserve">hal-01198235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who owns guaraná?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la période coloniale au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.425 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.023.0425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joac.12035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01198235v1</w:t>
+                <w:t xml:space="preserve">hal-01587191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du biome Cerrado</w:t>
               </w:r>
@@ -3827,51 +3827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pays, patrimoine naturel et changement social en Puisaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,51 +4064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : une politique européenne de conservation de la biodiversité à l'épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,51 +4684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes locales de la biodiversité : statut, enjeux et cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en directive : l'exemple du réseau Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5921,271 +5921,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs et le dialogue territorial : 7 études de cas. Rapport de synthèse du Programme Dialog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agriculteurs et le dialogue territorial : une étude de cas. Protection de l'eau et remembrement en Puisaye-Forterre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Guiheneuf</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Geyser. 2008, 56 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech; Université Rennes 2. 2008, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04895099v1</w:t>
+                <w:t xml:space="preserve">halshs-00755862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs et le dialogue territorial : une étude de cas. Protection de l'eau et remembrement en Puisaye-Forterre.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+                <w:t xml:space="preserve">Les agriculteurs et le dialogue territorial : 7 études de cas. Rapport de synthèse du Programme Dialog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Guiheneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech; Université Rennes 2. 2008, 82 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geyser. 2008, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00755862v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en directive de la nature. De la directive Habitats au réseau Natura 2000, rapport pour le ministère de l’Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6419,51 +6419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dejouhanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Asselain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sainclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julliand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Garreta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16987" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tricaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.10.2016.2404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.023.0425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP9GKJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42972" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_sciences__ca_nous_regarde-9782359250695.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guiheneuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galiri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dejouhanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Asselain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sainclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03522486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Congretel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00099-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03232167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36920/esa-v27n1-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Julliand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Garreta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lescure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16987" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17141/eutopia.10.2016.2404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.161.0141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tricaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000100004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP9GKJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.023.0425" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Roberto Jacobi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01060473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1986.3951" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Muramatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42972" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_sciences__ca_nous_regarde-9782359250695.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-El-Karim Berthom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guiheneuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>