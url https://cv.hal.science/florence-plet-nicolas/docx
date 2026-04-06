--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Plet-Nicolas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence PLET, MCF, Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certifiée (1988) puis agrégée (1991) des Lettres modernes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF en langue et littérature médiévales, Université Bordeaux Montaigne depuis 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">directrice de la licence de Lettres depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 24142 &amp;quot;</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurielles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot; (janv. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; précédemment : UR </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> /LaPRIL).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conceptrice, créatrice et webmaster du site des équipes de recherche successives depuis 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorière de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Modernités médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 axes de recherche étroitement imbriqués :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : langue et littérature médiévales ; onomastique arthurienne (thèse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : réception de la littérature médiévale depuis la Renaissance, surtout dans des manifestions non savantes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Marcel Gotlib ; le Moyen Age en BD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">science-fiction et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Hillo Höffmann : Amour criminel Tattoo club, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humpur en BD : de fabuleuses frontières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° spécial Pierre Bordage, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De Renaud de Beaujeu à André Mary : écriture et réécriture du Bel Inconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mémoires, Histoire et médiations : approches croisées, 99, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.5446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le néo-Moyen Âge. Un thème propice aux activités ludiques et touristiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 312, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une amitié scientifique et littéraire : Perec et Gotlib, artiste peintre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 993-994, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Moyen Âge : Quoi de neuf ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : le journal de l'Université (Bordeaux III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’inspiration médiévale dans la bande dessinée d’expression française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Réception du Moyen Âge dans la culture moderne, 23, p.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incognito et renommée : les innovations du Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 120 (479), pp.406-431. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2002.1594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2020, « Le Fil à retordre », </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies corrigées du CAPES - Langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782340026797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies corrigées du CAPES. Tome 2 Langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782340026797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inconvenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">121, pp.282, 2017, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.40892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dieux cachés de la science-fiction française et francophone (1950-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 111, pp.314, 2014, coll. « Eidôlon », </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 86, pp.406, 2009, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2009, "Eidôlon", </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Création du monde. Les noms propres dans le Tristan en prose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2007, « NBMA », </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconvenance et Vrbanitas dans le Satiricon de Pétrone : un enjeu libertaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Puccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inconvenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coll. Eidôlon, n° 121, Pessac, PUB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tristan et Yseut en bande dessinée. Tentatives d’acclimatation d’un mythe subversif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine, Tristan and Laboratoire junior de sciences dessinées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen âge en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.231--251, 2016, Esprit BD, 978-2-8111-1669-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu dans tout ça ? (1) : Comment se débarrasser de Dieu dans Valérian »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle André; Florence Plet-Nicolas; Natacha Vas-Deyres; Patrick Bergeron; Patrick Guay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dieux cachés de la science-fiction française et francophone (1950-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 111, Presses Universitaires de Bordeaux, 2014, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaux inconnus et fiers baisers (La Quête de l’oiseau du temps et Garulfo) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reusser-Elzingre, Aurélie; Corbellari, Alain; Ribémont, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.181--200, 2014, Archigraphy poche, 978-2-88474-270-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Garulfo » : de mare en château, de mal en pis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuon, Peter and Peylet, Gérard and James-Raoul, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utopie entre eutopie et dystopie: en hommage à Claude-Gilbert Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, Presses Universitaires de Bordeaux, pp.177--183, 2013, Eidôlon, 979-10-91052-10-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.17251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Inconnu de Renaut de Beaujeu ou l’onomastique d’un roman breton : n’importe quel Beau est-il merveilleux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaillard, Aurélia; Valette, Jean-René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La beauté du merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.143--155, 2011, Mirabilia, 978-2-86781-651-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deux Moyen Âge », préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abiker, Séverine; Besson, Anne; Nicolas-Plet, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Presses Universitaires de Bordeaux, pp.9--14, 2009, Eidôlon, 978-2-903440-86-2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.33018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chanson aigre-douce de Gotlib : violence de l'écriture en bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Peylet; Sandrine Bazile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence et écriture, violence de l'affect, voix de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, Presses Universitaires de Bordeaux, 2008, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.25961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cases de l'oncle Arthur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur au miroir du temps, réécritures contemporaines de la légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Brume, 2007, « Essais »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin & les lettres - Moyen Âge et XVIe s.» : co-rédaction de nombreux chapitres : le vin des voyageurs, chap.18 ; les savoirs et savoir-faire : traités de viticulture, dictons et saints patrons, chap.19 ; le vin dans la spiritualité, chap.26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin & les lettres - Moyen Âge et XVIe s. », codirection d'une partie d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Argod-Dutard ; Pascal Charvet; Sandrine Lavaud . </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin du peuple et des clercs » (chapitre 22 co-rédigé avec Alain Corbellari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007, Bouquins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin des seigneurs dans la chanson de geste et le roman » (chapitre 23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S. Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007, Bouquins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment nommer un bâtard arthurien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Hüe; Ch. Ferlampin-Acher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et Lignages dans la littérature arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, « Interférences », </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.29220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘My name is Gotlib' : Au Nom du Père »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. LIGNEREUX, D. LAGORGETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et linguistique : diachronie / synchronie – Autour des travaux de Michèle Perret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quêtes encartées. De la toponymie fantaisiste médiévale à la cartofantasy en BD »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne and White-Le Goff, Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy : le merveilleux médiéval aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, 2007, essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Six personnages en quête d'épique. Le Chevalier inexistant d'Italo Calvino »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. CAZENAVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Épique médiéval et le mélange des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yseut est-elle une vraie blonde ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Connochie-Bourgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chevelure dans la littérature et l’art du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Presses universitaires de Provence, pp.309-324, 2004, "Senefiance", </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marches médiévales dans l’imaginaire moderne : enquête sur les origines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Ducos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières et Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Presses Universitaires de Bordeaux, p.201-214, 2004, « Eidôlon »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Son non escrit par droite aventure. L’inscription du nom propre dans le Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette; Marielle Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comme la lettre dit la vie ». Mélanges offerts à Michèle Perret - Rééd. dans Littérature et linguistique : diachronie / synchronie – Autour des travaux de Michèle Perret (CDrom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris X, p.337-343, 2002, Lynx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le jongleur, portrait de l'artiste en clown »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Corbellari; Alexander Schwarz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge par la bande (BD et Moyen Âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, p.37-64, 2001, Études de Lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’usage des appellatifs dans le roman de Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. BUSCHINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tristan et Yseut : un thème éternel dans la culture mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reineke-Verlag, 1995, Wodan 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Les deux Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet-Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.33018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Plet-Nicolas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence PLET, MCF, Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certifiée (1988) puis agrégée (1991) des Lettres modernes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF en langue et littérature médiévales, Université Bordeaux Montaigne depuis 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">directrice de la licence de Lettres depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 24142 &amp;quot;</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurielles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot; (janv. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; précédemment : UR </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> /LaPRIL).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conceptrice, créatrice et webmaster du site des équipes de recherche successives depuis 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorière de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Modernités médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 axes de recherche étroitement imbriqués :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : langue et littérature médiévales ; onomastique arthurienne (thèse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : réception de la littérature médiévale depuis la Renaissance, surtout dans des manifestions non savantes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Marcel Gotlib ; le Moyen Age en BD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">science-fiction et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Hillo Höffmann : Amour criminel Tattoo club, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humpur en BD : de fabuleuses frontières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° spécial Pierre Bordage, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De Renaud de Beaujeu à André Mary : écriture et réécriture du Bel Inconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mémoires, Histoire et médiations : approches croisées, 99, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.5446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le néo-Moyen Âge. Un thème propice aux activités ludiques et touristiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 312, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une amitié scientifique et littéraire : Perec et Gotlib, artiste peintre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 993-994, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Moyen Âge : Quoi de neuf ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : le journal de l'Université (Bordeaux III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’inspiration médiévale dans la bande dessinée d’expression française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Réception du Moyen Âge dans la culture moderne, 23, p.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incognito et renommée : les innovations du Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 120 (479), pp.406-431. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2002.1594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2020, « Le Fil à retordre », </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies corrigées du CAPES. Tome 2 Langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782340026797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies corrigées du CAPES - Langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782340026797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inconvenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">121, pp.282, 2017, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.40892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dieux cachés de la science-fiction française et francophone (1950-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 111, pp.314, 2014, coll. « Eidôlon », </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 86, pp.406, 2009, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2009, "Eidôlon", </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Création du monde. Les noms propres dans le Tristan en prose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2007, « NBMA », </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconvenance et Vrbanitas dans le Satiricon de Pétrone : un enjeu libertaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Puccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inconvenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coll. Eidôlon, n° 121, Pessac, PUB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tristan et Yseut en bande dessinée. Tentatives d’acclimatation d’un mythe subversif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine, Tristan and Laboratoire junior de sciences dessinées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen âge en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.231--251, 2016, Esprit BD, 978-2-8111-1669-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu dans tout ça ? (1) : Comment se débarrasser de Dieu dans Valérian »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle André; Florence Plet-Nicolas; Natacha Vas-Deyres; Patrick Bergeron; Patrick Guay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dieux cachés de la science-fiction française et francophone (1950-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 111, Presses Universitaires de Bordeaux, 2014, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaux inconnus et fiers baisers (La Quête de l’oiseau du temps et Garulfo) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reusser-Elzingre, Aurélie; Corbellari, Alain; Ribémont, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.181--200, 2014, Archigraphy poche, 978-2-88474-270-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Garulfo » : de mare en château, de mal en pis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuon, Peter and Peylet, Gérard and James-Raoul, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utopie entre eutopie et dystopie: en hommage à Claude-Gilbert Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, Presses Universitaires de Bordeaux, pp.177--183, 2013, Eidôlon, 979-10-91052-10-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.17251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Inconnu de Renaut de Beaujeu ou l’onomastique d’un roman breton : n’importe quel Beau est-il merveilleux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaillard, Aurélia; Valette, Jean-René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La beauté du merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.143--155, 2011, Mirabilia, 978-2-86781-651-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deux Moyen Âge », préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abiker, Séverine; Besson, Anne; Nicolas-Plet, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Presses Universitaires de Bordeaux, pp.9--14, 2009, Eidôlon, 978-2-903440-86-2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.33018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chanson aigre-douce de Gotlib : violence de l'écriture en bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Peylet; Sandrine Bazile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence et écriture, violence de l'affect, voix de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, Presses Universitaires de Bordeaux, 2008, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.25961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cases de l'oncle Arthur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur au miroir du temps, réécritures contemporaines de la légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Brume, 2007, « Essais »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin & les lettres - Moyen Âge et XVIe s. », codirection d'une partie d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Argod-Dutard ; Pascal Charvet; Sandrine Lavaud . </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin & les lettres - Moyen Âge et XVIe s.» : co-rédaction de nombreux chapitres : le vin des voyageurs, chap.18 ; les savoirs et savoir-faire : traités de viticulture, dictons et saints patrons, chap.19 ; le vin dans la spiritualité, chap.26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin du peuple et des clercs » (chapitre 22 co-rédigé avec Alain Corbellari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007, Bouquins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin des seigneurs dans la chanson de geste et le roman » (chapitre 23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S. Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007, Bouquins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment nommer un bâtard arthurien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Hüe; Ch. Ferlampin-Acher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et Lignages dans la littérature arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, « Interférences », </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.29220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘My name is Gotlib' : Au Nom du Père »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. LIGNEREUX, D. LAGORGETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et linguistique : diachronie / synchronie – Autour des travaux de Michèle Perret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quêtes encartées. De la toponymie fantaisiste médiévale à la cartofantasy en BD »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne and White-Le Goff, Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy : le merveilleux médiéval aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, 2007, essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Six personnages en quête d'épique. Le Chevalier inexistant d'Italo Calvino »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. CAZENAVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Épique médiéval et le mélange des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yseut est-elle une vraie blonde ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Connochie-Bourgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chevelure dans la littérature et l’art du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Presses universitaires de Provence, pp.309-324, 2004, "Senefiance", </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marches médiévales dans l’imaginaire moderne : enquête sur les origines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Ducos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières et Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Presses Universitaires de Bordeaux, p.201-214, 2004, « Eidôlon »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Son non escrit par droite aventure. L’inscription du nom propre dans le Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette; Marielle Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comme la lettre dit la vie ». Mélanges offerts à Michèle Perret - Rééd. dans Littérature et linguistique : diachronie / synchronie – Autour des travaux de Michèle Perret (CDrom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris X, p.337-343, 2002, Lynx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le jongleur, portrait de l'artiste en clown »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Corbellari; Alexander Schwarz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge par la bande (BD et Moyen Âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, p.37-64, 2001, Études de Lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’usage des appellatifs dans le roman de Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. BUSCHINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tristan et Yseut : un thème éternel dans la culture mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reineke-Verlag, 1995, Wodan 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Les deux Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet-Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.33018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="426D1280"/>
+    <w:nsid w:val="81DC6A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B0E98EF4"/>
+    <w:nsid w:val="41A937A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plurielles.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clare.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modmed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2002.1594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/copies-corriges-capes-langue-franaise-p-12714.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02427129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/4904-15230-copies-corrigees-du-capes-langue-francaise-9782340026797.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Magne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Abiker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.32953" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/recherche?controller=search&amp;amp;orderby=position&amp;amp;orderway=desc&amp;amp;search_query=plet&amp;amp;submit_search=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12476" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.33018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25961" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.29220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet-Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plurielles.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clare.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modmed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2002.1594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02427129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/4904-15230-copies-corrigees-du-capes-langue-francaise-9782340026797.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/copies-corriges-capes-langue-franaise-p-12714.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Magne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Abiker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.32953" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/recherche?controller=search&amp;amp;orderby=position&amp;amp;orderway=desc&amp;amp;search_query=plet&amp;amp;submit_search=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12476" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.33018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25961" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.29220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet-Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>