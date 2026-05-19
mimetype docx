--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Plet-Nicolas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence PLET, MCF, Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certifiée (1988) puis agrégée (1991) des Lettres modernes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF en langue et littérature médiévales, Université Bordeaux Montaigne depuis 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">directrice de la licence de Lettres depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 24142 &amp;quot;</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurielles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot; (janv. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; précédemment : UR </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> /LaPRIL).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conceptrice, créatrice et webmaster du site des équipes de recherche successives depuis 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorière de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Modernités médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 axes de recherche étroitement imbriqués :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : langue et littérature médiévales ; onomastique arthurienne (thèse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : réception de la littérature médiévale depuis la Renaissance, surtout dans des manifestions non savantes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Marcel Gotlib ; le Moyen Age en BD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">science-fiction et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Hillo Höffmann : Amour criminel Tattoo club, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humpur en BD : de fabuleuses frontières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° spécial Pierre Bordage, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De Renaud de Beaujeu à André Mary : écriture et réécriture du Bel Inconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mémoires, Histoire et médiations : approches croisées, 99, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.5446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le néo-Moyen Âge. Un thème propice aux activités ludiques et touristiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 312, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une amitié scientifique et littéraire : Perec et Gotlib, artiste peintre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 993-994, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Moyen Âge : Quoi de neuf ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : le journal de l'Université (Bordeaux III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’inspiration médiévale dans la bande dessinée d’expression française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Réception du Moyen Âge dans la culture moderne, 23, p.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incognito et renommée : les innovations du Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 120 (479), pp.406-431. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2002.1594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2020, « Le Fil à retordre », </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies corrigées du CAPES. Tome 2 Langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782340026797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies corrigées du CAPES - Langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782340026797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inconvenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">121, pp.282, 2017, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.40892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dieux cachés de la science-fiction française et francophone (1950-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 111, pp.314, 2014, coll. « Eidôlon », </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 86, pp.406, 2009, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2009, "Eidôlon", </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Création du monde. Les noms propres dans le Tristan en prose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2007, « NBMA », </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconvenance et Vrbanitas dans le Satiricon de Pétrone : un enjeu libertaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Puccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inconvenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coll. Eidôlon, n° 121, Pessac, PUB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tristan et Yseut en bande dessinée. Tentatives d’acclimatation d’un mythe subversif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine, Tristan and Laboratoire junior de sciences dessinées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen âge en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.231--251, 2016, Esprit BD, 978-2-8111-1669-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu dans tout ça ? (1) : Comment se débarrasser de Dieu dans Valérian »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle André; Florence Plet-Nicolas; Natacha Vas-Deyres; Patrick Bergeron; Patrick Guay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dieux cachés de la science-fiction française et francophone (1950-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 111, Presses Universitaires de Bordeaux, 2014, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaux inconnus et fiers baisers (La Quête de l’oiseau du temps et Garulfo) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reusser-Elzingre, Aurélie; Corbellari, Alain; Ribémont, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.181--200, 2014, Archigraphy poche, 978-2-88474-270-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Garulfo » : de mare en château, de mal en pis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuon, Peter and Peylet, Gérard and James-Raoul, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utopie entre eutopie et dystopie: en hommage à Claude-Gilbert Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, Presses Universitaires de Bordeaux, pp.177--183, 2013, Eidôlon, 979-10-91052-10-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.17251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Inconnu de Renaut de Beaujeu ou l’onomastique d’un roman breton : n’importe quel Beau est-il merveilleux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaillard, Aurélia; Valette, Jean-René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La beauté du merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.143--155, 2011, Mirabilia, 978-2-86781-651-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deux Moyen Âge », préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abiker, Séverine; Besson, Anne; Nicolas-Plet, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Presses Universitaires de Bordeaux, pp.9--14, 2009, Eidôlon, 978-2-903440-86-2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.33018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chanson aigre-douce de Gotlib : violence de l'écriture en bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Peylet; Sandrine Bazile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence et écriture, violence de l'affect, voix de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, Presses Universitaires de Bordeaux, 2008, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.25961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cases de l'oncle Arthur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur au miroir du temps, réécritures contemporaines de la légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Brume, 2007, « Essais »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin & les lettres - Moyen Âge et XVIe s. », codirection d'une partie d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Argod-Dutard ; Pascal Charvet; Sandrine Lavaud . </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin & les lettres - Moyen Âge et XVIe s.» : co-rédaction de nombreux chapitres : le vin des voyageurs, chap.18 ; les savoirs et savoir-faire : traités de viticulture, dictons et saints patrons, chap.19 ; le vin dans la spiritualité, chap.26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin du peuple et des clercs » (chapitre 22 co-rédigé avec Alain Corbellari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007, Bouquins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin des seigneurs dans la chanson de geste et le roman » (chapitre 23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S. Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007, Bouquins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment nommer un bâtard arthurien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Hüe; Ch. Ferlampin-Acher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et Lignages dans la littérature arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, « Interférences », </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.29220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘My name is Gotlib' : Au Nom du Père »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. LIGNEREUX, D. LAGORGETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et linguistique : diachronie / synchronie – Autour des travaux de Michèle Perret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quêtes encartées. De la toponymie fantaisiste médiévale à la cartofantasy en BD »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne and White-Le Goff, Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy : le merveilleux médiéval aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, 2007, essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Six personnages en quête d'épique. Le Chevalier inexistant d'Italo Calvino »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. CAZENAVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Épique médiéval et le mélange des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yseut est-elle une vraie blonde ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Connochie-Bourgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chevelure dans la littérature et l’art du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Presses universitaires de Provence, pp.309-324, 2004, "Senefiance", </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marches médiévales dans l’imaginaire moderne : enquête sur les origines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Ducos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières et Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Presses Universitaires de Bordeaux, p.201-214, 2004, « Eidôlon »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Son non escrit par droite aventure. L’inscription du nom propre dans le Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette; Marielle Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comme la lettre dit la vie ». Mélanges offerts à Michèle Perret - Rééd. dans Littérature et linguistique : diachronie / synchronie – Autour des travaux de Michèle Perret (CDrom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris X, p.337-343, 2002, Lynx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le jongleur, portrait de l'artiste en clown »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Corbellari; Alexander Schwarz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge par la bande (BD et Moyen Âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, p.37-64, 2001, Études de Lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’usage des appellatifs dans le roman de Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. BUSCHINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tristan et Yseut : un thème éternel dans la culture mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reineke-Verlag, 1995, Wodan 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Les deux Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet-Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.33018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Plet-Nicolas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence PLET, MCF, Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certifiée (1988) puis agrégée (1991) des Lettres modernes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF en langue et littérature médiévales, Université Bordeaux Montaigne depuis 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">directrice de la licence de Lettres depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 24142 &amp;quot;</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurielles</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot; (janv. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; précédemment : UR </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> /LaPRIL).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conceptrice, créatrice et webmaster du site des équipes de recherche successives depuis 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorière de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Modernités médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 axes de recherche étroitement imbriqués :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : langue et littérature médiévales ; onomastique arthurienne (thèse).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : réception de la littérature médiévale depuis la Renaissance, surtout dans des manifestions non savantes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Marcel Gotlib ; le Moyen Age en BD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">science-fiction et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Hillo Höffmann : Amour criminel Tattoo club, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Humpur en BD : de fabuleuses frontières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° spécial Pierre Bordage, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.2563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De Renaud de Beaujeu à André Mary : écriture et réécriture du Bel Inconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mémoires, Histoire et médiations : approches croisées, 99, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.5446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le néo-Moyen Âge. Un thème propice aux activités ludiques et touristiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 312, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une amitié scientifique et littéraire : Perec et Gotlib, artiste peintre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 993-994, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Moyen Âge : Quoi de neuf ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : le journal de l'Université (Bordeaux III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’inspiration médiévale dans la bande dessinée d’expression française »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Réception du Moyen Âge dans la culture moderne, 23, p.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incognito et renommée : les innovations du Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 120 (479), pp.406-431. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2002.1594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2020, « Le Fil à retordre », </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies corrigées du CAPES - Langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782340026797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copies corrigées du CAPES. Tome 2 Langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782340026797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inconvenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">121, pp.282, 2017, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.40892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dieux cachés de la science-fiction française et francophone (1950-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vas-Deyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 111, pp.314, 2014, coll. « Eidôlon », </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2009, "Eidôlon", </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 86, pp.406, 2009, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.32953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Création du monde. Les noms propres dans le Tristan en prose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2007, « NBMA », </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconvenance et Vrbanitas dans le Satiricon de Pétrone : un enjeu libertaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Puccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inconvenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coll. Eidôlon, n° 121, Pessac, PUB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tristan et Yseut en bande dessinée. Tentatives d’acclimatation d’un mythe subversif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine, Tristan and Laboratoire junior de sciences dessinées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen âge en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Karthala, pp.231--251, 2016, Esprit BD, 978-2-8111-1669-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu dans tout ça ? (1) : Comment se débarrasser de Dieu dans Valérian »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle André; Florence Plet-Nicolas; Natacha Vas-Deyres; Patrick Bergeron; Patrick Guay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dieux cachés de la science-fiction française et francophone (1950-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 111, Presses Universitaires de Bordeaux, 2014, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaux inconnus et fiers baisers (La Quête de l’oiseau du temps et Garulfo) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reusser-Elzingre, Aurélie; Corbellari, Alain; Ribémont, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.181--200, 2014, Archigraphy poche, 978-2-88474-270-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Garulfo » : de mare en château, de mal en pis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuon, Peter and Peylet, Gérard and James-Raoul, Danièle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utopie entre eutopie et dystopie: en hommage à Claude-Gilbert Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, Presses Universitaires de Bordeaux, pp.177--183, 2013, Eidôlon, 979-10-91052-10-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.17251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bel Inconnu de Renaut de Beaujeu ou l’onomastique d’un roman breton : n’importe quel Beau est-il merveilleux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaillard, Aurélia; Valette, Jean-René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La beauté du merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.143--155, 2011, Mirabilia, 978-2-86781-651-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deux Moyen Âge », préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abiker, Séverine; Besson, Anne; Nicolas-Plet, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Presses Universitaires de Bordeaux, pp.9--14, 2009, Eidôlon, 978-2-903440-86-2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.33018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chanson aigre-douce de Gotlib : violence de l'écriture en bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Peylet; Sandrine Bazile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence et écriture, violence de l'affect, voix de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, Presses Universitaires de Bordeaux, 2008, Eidôlon, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.25961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quêtes encartées. De la toponymie fantaisiste médiévale à la cartofantasy en BD »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne and White-Le Goff, Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy : le merveilleux médiéval aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, 2007, essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘My name is Gotlib' : Au Nom du Père »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. LIGNEREUX, D. LAGORGETTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et linguistique : diachronie / synchronie – Autour des travaux de Michèle Perret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cases de l'oncle Arthur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur au miroir du temps, réécritures contemporaines de la légende</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Brume, 2007, « Essais »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin & les lettres - Moyen Âge et XVIe s. », codirection d'une partie d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Argod-Dutard ; Pascal Charvet; Sandrine Lavaud . </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin & les lettres - Moyen Âge et XVIe s.» : co-rédaction de nombreux chapitres : le vin des voyageurs, chap.18 ; les savoirs et savoir-faire : traités de viticulture, dictons et saints patrons, chap.19 ; le vin dans la spiritualité, chap.26.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin du peuple et des clercs » (chapitre 22 co-rédigé avec Alain Corbellari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007, Bouquins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vin des seigneurs dans la chanson de geste et le roman » (chapitre 23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Argod P. Charvet, S. Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage aux pays du vin. Histoire, anthologie, dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laffont, 2007, Bouquins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment nommer un bâtard arthurien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Hüe; Ch. Ferlampin-Acher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes et Lignages dans la littérature arthurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2007, « Interférences », </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.29220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Six personnages en quête d'épique. Le Chevalier inexistant d'Italo Calvino »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. CAZENAVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Épique médiéval et le mélange des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marches médiévales dans l’imaginaire moderne : enquête sur les origines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Ducos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières et Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Presses Universitaires de Bordeaux, p.201-214, 2004, « Eidôlon »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yseut est-elle une vraie blonde ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Connochie-Bourgne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chevelure dans la littérature et l’art du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Presses universitaires de Provence, pp.309-324, 2004, "Senefiance", </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Son non escrit par droite aventure. L’inscription du nom propre dans le Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette; Marielle Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comme la lettre dit la vie ». Mélanges offerts à Michèle Perret - Rééd. dans Littérature et linguistique : diachronie / synchronie – Autour des travaux de Michèle Perret (CDrom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris X, p.337-343, 2002, Lynx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le jongleur, portrait de l'artiste en clown »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Corbellari; Alexander Schwarz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge par la bande (BD et Moyen Âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, p.37-64, 2001, Études de Lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’usage des appellatifs dans le roman de Tristan en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. BUSCHINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tristan et Yseut : un thème éternel dans la culture mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reineke-Verlag, 1995, Wodan 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Les deux Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Abiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plet-Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.33018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81DC6A70"/>
+    <w:nsid w:val="0FA0C327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41A937A6"/>
+    <w:nsid w:val="B5DE4353"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plurielles.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clare.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modmed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2002.1594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02427129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/4904-15230-copies-corrigees-du-capes-langue-francaise-9782340026797.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/copies-corriges-capes-langue-franaise-p-12714.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Magne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Abiker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.32953" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/recherche?controller=search&amp;amp;orderby=position&amp;amp;orderway=desc&amp;amp;search_query=plet&amp;amp;submit_search=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12476" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.33018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25961" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.29220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet-Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plurielles.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clare.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modmed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2002.1594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/copies-corriges-capes-langue-franaise-p-12714.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02427129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/4904-15230-copies-corrigees-du-capes-langue-francaise-9782340026797.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Magne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03166681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Abiker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.32953" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/recherche?controller=search&amp;amp;orderby=position&amp;amp;orderway=desc&amp;amp;search_query=plet&amp;amp;submit_search=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.12476" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.33018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25961" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.29220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plet-Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>