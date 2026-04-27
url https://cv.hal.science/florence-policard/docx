--- v1 (2026-03-28)
+++ v2 (2026-04-27)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -279,523 +279,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motivation des étudiant·es en soins infirmiers</w:t>
+                <w:t xml:space="preserve">L’introduction de l’hybridation en formation infirmière comme révélatrice des conditions du développement des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Policard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Policard</w:t>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Serres</w:t>
+                <w:t xml:space="preserve">Cathy Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (4), pp.563-592. </w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (52), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.14930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ree.11811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540761v1</w:t>
+                <w:t xml:space="preserve">hal-04387974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité d’un dispositif d’enseignement hybride en fonction des caractéristiques des étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La motivation des étudiant·es en soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margault Sacré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n2-03⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.563-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.14930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020690v1</w:t>
+                <w:t xml:space="preserve">hal-03540761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des thèses soutenues par les infirmiers en France à l’aube de la naissance de la discipline sciences infirmières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 142 (3), pp.86-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsi.142.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation et simulation clinique : modalités de l’activité de guidage dans la situation simulée chez les formateurs en soins infirmiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’efficacité d’un dispositif d’enseignement hybride en fonction des caractéristiques des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.3366⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le numérique et l’enseignement au temps de la COVID-19 : entre défis et perspectives – Partie 1, 17 (2), pp.9-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n2-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021745v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Facilitation et simulation clinique : modalités de l’activité de guidage dans la situation simulée chez les formateurs en soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Policard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.3366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning together in order to work together: Interprofessionalism in simulation training for collaborative skills development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N° 117 (2), pp.33-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsi.117.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -805,620 +939,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences infirmières et éducation thérapeutique du patient : des concepts congruents pour la diffusion d'une culture de parcours de santé, de soins et de vie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé publique et Territoires : des concepts à l'action [Congrès 2023 de la Société française de santé publique]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de santé publique (SFSP), Oct 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879368v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulation et situations de fin de vie : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque “Diflamor”. La mort et si on s’éduquait ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Clermont -Ferrand, France. pp.55-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533811v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et situations de fin de vie : une revue de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sciences infirmières et éducation thérapeutique du patient : des concepts congruents pour la diffusion d'une culture de parcours de santé, de soins et de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Bufferne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Diflamor”. La mort et si on s’éduquait ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Clermont -Ferrand, France. pp.55-56</w:t>
+              <w:t xml:space="preserve">Santé publique et Territoires : des concepts à l'action [Congrès 2023 de la Société française de santé publique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de santé publique (SFSP), Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001777v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation du dispositif de formation infirmière et conditions du développement professionnel des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do motivation and participation predict student performance in blended learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margault Sacré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computer Supported Education (CSEDU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, À distance, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprofessionnalité en formation par la simulation au service du développement des compétences collaboratives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1428,114 +1562,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formateurs en soins infirmiers et simulation clinique : profils et manifestations de l'engagement dans l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Nanterre - Paris X, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PA100089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02165891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1603,51 +1737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F264ABA"/>
+    <w:nsid w:val="4E9FEEE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1834,51 +1968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-policard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8916-9053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beloni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policard Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.04.009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.142.0086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.117.0033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bufferne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02165891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-policard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8916-9053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beloni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policard Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.04.009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.142.0086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.117.0033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bufferne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02165891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>