--- v2 (2026-04-27)
+++ v3 (2026-05-24)
@@ -547,239 +547,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recensement des thèses soutenues par les infirmiers en France à l’aube de la naissance de la discipline sciences infirmières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’efficacité d’un dispositif d’enseignement hybride en fonction des caractéristiques des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsi.142.0086⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le numérique et l’enseignement au temps de la COVID-19 : entre défis et perspectives – Partie 1, 17 (2), pp.9-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n2-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021768v1</w:t>
+                <w:t xml:space="preserve">hal-03020690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité d’un dispositif d’enseignement hybride en fonction des caractéristiques des étudiants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recensement des thèses soutenues par les infirmiers en France à l’aube de la naissance de la discipline sciences infirmières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Le numérique et l’enseignement au temps de la COVID-19 : entre défis et perspectives – Partie 1, 17 (2), pp.9-29. </w:t>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 142 (3), pp.86-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n2-03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsi.142.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020690v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation et simulation clinique : modalités de l’activité de guidage dans la situation simulée chez les formateurs en soins infirmiers</w:t>
               </w:r>
@@ -947,329 +947,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
+                <w:t xml:space="preserve">Sciences infirmières et éducation thérapeutique du patient : des concepts congruents pour la diffusion d'une culture de parcours de santé, de soins et de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Rat</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fiquet</w:t>
+                <w:t xml:space="preserve">Alicia Bufferne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Santé publique et Territoires : des concepts à l'action [Congrès 2023 de la Société française de santé publique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de santé publique (SFSP), Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533811v1</w:t>
+                <w:t xml:space="preserve">hal-04879368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et situations de fin de vie : une revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Diflamor”. La mort et si on s’éduquait ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Clermont -Ferrand, France. pp.55-56</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001777v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences infirmières et éducation thérapeutique du patient : des concepts congruents pour la diffusion d'une culture de parcours de santé, de soins et de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation et situations de fin de vie : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé publique et Territoires : des concepts à l'action [Congrès 2023 de la Société française de santé publique]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de santé publique (SFSP), Oct 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque “Diflamor”. La mort et si on s’éduquait ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Clermont -Ferrand, France. pp.55-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879368v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation du dispositif de formation infirmière et conditions du développement professionnel des formateurs</w:t>
               </w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computer Supported Education (CSEDU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, À distance, Spain</w:t>
@@ -1737,51 +1737,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E9FEEE2"/>
+    <w:nsid w:val="835BE89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1968,51 +1968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-policard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8916-9053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beloni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policard Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.04.009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.142.0086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.117.0033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bufferne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02165891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-policard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8916-9053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beloni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policard Florence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.04.009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.142.0086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.117.0033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bufferne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02165891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>