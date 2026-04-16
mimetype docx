--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -2999,51 +2999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D51AE240"/>
+    <w:nsid w:val="F2651147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>