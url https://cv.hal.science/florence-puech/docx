--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5279-6878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=XLhd8KQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -186,1275 +207,1275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping distributions in non-homogeneous space with distance-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spatial Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43071-023-00042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-based measures of spatial concentration: Introducing a relative density function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64 (2), pp.243-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00168-019-00946-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082178v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration de l’espace économique : quels apports d’une approche pluridisciplinaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (3), pp.301-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.703.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of distance-based measures of spatial concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.56-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00679993v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools to characterize point patterns: dbmss for R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (3), pp.2-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18637/jss.v067.c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la concentration spatiale en espace continu : théorie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 474, pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the relative spatial structure of point patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Traissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (Article ID619281), 11 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/619281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of the geographic concentration of industries: improving distance-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (5), pp.745-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des services échangés aux services échangeables : une application sur données françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Crusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 435 (1), pp.105-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/estat.2010.9580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03008019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse de la localisation et de la concentration spatiale des activités industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie &amp; Sciences Economiques - Vie et sciences économiques : La revue de l'economie et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 173, pp. 46-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des ménages versus mobilité des entreprises : de nouvelles marges de manœuvre pour l'action stratégique de l'État en direction des régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begg Lain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.44-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hori.001.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Geographic Concentration of Industries Using Distance-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (3), pp. 409-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation et localisation des firmes multinationales : l'exemple des entreprises françaises en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 363-364-365, pp. 129-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1464,160 +1485,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la ville. Formes urbaines et politiques de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cambien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Nguyen-Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Antoni. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 438 p., 2011, Méthodes et Approches, Gérard Brun, 978-2-7178-5971-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00860300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1627,731 +1648,731 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les configurations de points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Vincent Loonis - Coordonné par Marie-Pierre de Bellefon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’analyse spatiale, Théorie et mise en œuvre pratique avec R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Insee, pp. 73-114, 2018, Insee Méthodes, 978-2-11-139684-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Loonis; Marie-Pierre de Bellefon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Spatial Analysis, Theory and Application with R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Insee; Eurostat, pp.71-111, 2018, 978-2-11-139684-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure en économie internationale, quelques considérations méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelmalki, Lahsen ; Allegret, Jean Pierre ; Puech, Florence ; Sadni Jallab, Mustapha ; Silem, Ahmed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements récents en économie et finances internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp. 15-27, 2012, 9782200280536 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.silem.2012.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSART et le projet PLAINSUD : une plateforme de modélisation et de simulation de l’accessibilité pour l’aide à la décision et l’aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Antoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modéliser la ville : Formes urbaines et politiques de transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-210, 2011, Coll. Méthodes et approches, 978-2717859713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles entreprises culturelles : caractères, dynamiques et regroupements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création et Diversité au Miroir des Industries Culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation Française, pp.153-192, 2006, Coll. Questions de culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization, Agglomeration and FDI Location: The case of French firms in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Mayer and J.-L. Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multinational Firm's Location and Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp. 35-58, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of Multinational Firms: An Application of the Ellison and Glaeser Index to French FDI in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-B. Ruffini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Integration and Multinational Investment Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp. 41-51, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2361,98 +2382,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la concentration spatiale en espace continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire une information synthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp. 18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2462,130 +2483,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration does distance really matter for distance based measures of geographic concentration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2595,343 +2616,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Large Spatial Datasets with the M function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring local biodiversity with Diversity Measures at Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing Ripley's K function to inhomogeneous populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of the Geographic Concentration of Industries: Improving Distance-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2999,51 +3020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2651147"/>
+    <w:nsid w:val="7860DCFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3230,51 +3251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5279-6878" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-023-00042-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082178v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00946-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679993v6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.10.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01498361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.c03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01118488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/619281" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Crusson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2010.9580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mucchielli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morency" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cambien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nguyen-Luong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.silem.2012.01.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-puech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5279-6878" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XLhd8KQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marcon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-023-00042-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082178v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00946-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0301" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679993v6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.10.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01498361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.c03" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01118488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/619281" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Crusson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2010.9580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mucchielli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morency" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cambien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nguyen-Luong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.silem.2012.01.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>