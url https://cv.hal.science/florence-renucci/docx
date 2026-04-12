--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Renucci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4456-2163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094594155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Postcolonialisme, pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avocates et accusées dans l’ombre virile du prétoire. Biais de genre, agentivité et colonialité sous le protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Guirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie était presque parfaite. Usages de l'intersectionnalité en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13h5i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter sa cause en justice : une stratégie féministe innovante de la fin du XIXe siècle. Les affaires Hubertine Auclert, Louise Barberousse et Jeanne Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (3), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05308684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deperchin, La justice à l’épreuve de la guerre. Magistrats et avocats pendant le premier conflit mondial, Paris, L’Harmattan, 2022, 546 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023 (4), pp.696-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04802933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les voyages font la juriste de combat. De la cause des Africaines à l'influence du catholicisme sur le droit républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito : Faire un pas de côté, c’est prendre de l’élan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Znaïen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Minorisations. Revisiter les conditions minoritaires, 27, pp.9-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.10555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’enseignement du droit hors des frontières nationales (xixe-xxe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal pluralism at the heart of a unitary Law. French colonial and post-colonial situations (19th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il pluralismo giuridico: paradigmi ed esperienze, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03368626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’École de droit de Pondichéry (1838-1960). Étude exploratoire d’un établissement d’enseignement supérieur colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La législation antisémite en partage. Vichy et la France libre dans l’empire colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D’ANDURAIN, Colonialisme ou impérialisme ? Le parti colonial en pensée et en action, Léchelle, Zellige, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impero delle riviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El imperio de las revistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire of Periodicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats dans les colonies : un autre apprentissage des normes juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La crise des institutions de l'oubli, 4, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santillana, acteur et penseur des droits musulman et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 25-44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.151.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juristes en coopération. Magistrats et professeurs de droit en Algérie (1962-début des années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rethore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Coopérants et coopération en Afrique : circulation d’acteurs et recomposition culturelles (des années 1950 à nos jours), 384-385, pp.187-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. COLLER, Arab France. Islam and the Making of Modern Europe (1798-1831), Berkeley-Los Angeles-London, University of California Press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.192-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « décolonisation doctrinale » ou la naissance du droit d’Outre-mer (1945-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. AUZARY-SCHMALTZ (dir.), La justice française et le droit pendant le protectorat en Tunisie, Paris, Maisonneuve et Larose, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.488-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. FERTE et C. BARRERA, Etudiants de l’exil. Migrations internationales et universités refuges (XIVe-XXe siècles), Toulouse, Presses Universitaires du Mirail, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-demographic study on Foreign Residents in France: a Preliminary Study for the Statistical System of Foreigners in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung Jin Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Journal of Population studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.157-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécuteur des sentences criminelles en France au dernier siècle de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (3-4), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157181908X336927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. BASTIEN, L’exécution publique à Paris au XVIIIe siècle. Une histoire des rituels judiciaires, Seyssel, Champ Vallon, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La strumentalizzazione del concetto di cittadinanza in Libia negli anni Trenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°33-34, pp. 319-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration a-t-elle une âme ? L’affaire dite des « fillettes anormales » de Sainte-Elisabeth des Attafs (Algérie, c. 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Falconieri, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur le statut politique des israélites en Algérie et ses acteurs (1870-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions du séminaire sur les administrations coloniales (2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connaissance des hommes à la connaissance du droit colonial: les nouveaux instruments de la recherche (dictionnaire des juristes ultramarins et bases de données)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études base de données et Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, Apr 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, 2753581843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coutumes dans la fabrique des droits africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2021, 978-2-247-21129-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice, Paris, Lexis Nexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes au Maghreb (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHJ Éditeur. 2016, 2-910114-32-5. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a60a6wg3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d’histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université numérique juridique francophone. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe s. Les hommes de la transition, Paris, l’Harmattan, coll. « Racines du Présent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia El Mechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le droit et la justice au Maghreb (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Histoire Judiciaire, pp.203, 2011, 2-910114-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le « handicap » en situation coloniale. Le cas des « fillettes anormales » de l'hôpital Sainte-Élisabeth des Attafs (Algérie, années 1930-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Falconieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fou et indigène. L’altérité au prisme du droit colonial en Afrique (1880-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.197-217, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indigènes et les femmes, sujet•t•es de la République (XIXe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion, sous la dir. de Julien Le Mauff et Réjane Sénac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-54, 2024, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04793725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières avocates du Maghreb (début du XX e .). L'émancipation au prisme de l'intersectionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.73-86, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Produire et utiliser le droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980, dans G. BLANC et alii, Neuilly, Atlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-278, 2022, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Premières conclusions et pistes ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Renucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.), Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753581845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voltigeurs de la décolonisation. L’inspection générale du travail des territoires d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Le Crom et M. Boninchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l'épreuve du droit colonial français (XIXe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-295, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et développement des grandes revues de droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. AUDREN, P.-N. BARENOT et N. HAKIM (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues juridiques aux XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits autochtones et colonisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Maty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d’un Jus Commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Mare &amp; Martin, pp.111-134, 2021, Collection ISJPS, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits autochtones et colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty, K. Martin-Chenut et C. Perruso (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 111-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire autrement la rencontre entre droit et sociologie. L'apport du terrain colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-S. Chambost (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.47-72, 2020, 978-2-275-07484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des « anonymes » dans la réception et la production du droit. L'exemple de l'inspection du travail Outre-mer (1948-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost et Alexis Mages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue algérienne, tunisienne et marocaine de législation et de jurisprudence entre 1885 et 1916 : une identité singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du droit colonial. Cinquante ans après l'indépendance de l'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.181-201, 2015, 978-2-8111-1325-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers manuels de droit d’Outre-mer et le démontage de l’empire colonial français (1949-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fremigacci, Jean; Lefeuvre, Daniel; Michel, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démontage d’empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.155-167, 2014, 978-2-36013-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autre et la littérature juridique : Juifs et indigènes dans les manuels de droit (XIX e -XX e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traités aux manuels de droit. Une histoire de la littérature juridique comme forme du discours universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, pp.253-274, 2014, 978-2-275-04181-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dépasser les frontières, Déplacer le regard. Les enjeux de l’histoire du droit et des institutions coloniales dans les facultés de droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Krynen; Bernard d'Altetroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.495-519, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'Algérie et la citoyenneté (1870-1902). Les enjeux d'un statut contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et justice en Afrique coloniale. Traditions, productions et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université Saint-Louis de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-115, 2013, 978-2-8028-0216-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.3923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00953215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine coloniale en République. L'exemple de deux jurisconsultes algériens: Marcel Morand et Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Stora-Lamarre, J.-L. Halpérin et F. Audren (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République et son droit (1870-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.461-478, 2011, Historiques, 978-2-84867-318-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes &amp;quot;, sujets et mariages mixtes en Algérie (1870-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oublier les colonies. Contacts culturels hérités du fait colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.129-140, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions aux conflits en matière de divorce religieux du XIXe siècle à nos jours. Le cas de refus de délivrance du gueth en droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résolution des conflits familiaux, sous la dir. de S. Dauchy et V. Demars-Sion, CHJ éditions électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03179742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur d'entre-nous ? Ernest Zeys ou le parcours d'un juge de paix en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite justice Outre-mer, tome VI : Justicia illitterata : aequitate uti ? La conquête de la toison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.67-85, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inspection du travail et le droit en Afrique francophone au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. El Mechat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les administrations coloniales (XIXe-XXe siècles). Esquisse d’une histoire comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.253-263, 2009, 978-2-7535-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et les unions mixtes (colonies françaises et italiennes, fin du XIXè siècle-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire Judiciaire éditeur, pp.89-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la connaissance du droit indigène. Eléments de comparaison entre l'Algérie et la Libye aux premiers temps de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'Outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.211-226, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration du Code du travail Outre-mer et la durée du travail en Afrique occidentale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accession des indigènes à la citoyenneté entre assimilation et réformisme: les mesures légales prises par l'Italie et la France en 1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet et citoyen, M. Ganzin (dir.), Aix-en-Provence, PUAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes ultramarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut personnel des indigènes en Algérie et en Libye. Comparaison entre les politiques juridiques française et italienne (1919-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université d'Aix Marseille, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02658018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 120 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04435677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le droit hors des frontières nationales (xixe-xxe s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues et empires coloniaux, Clio@Themis, n°12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Judith Surkis, Sex, Law, and Sovereignity in French Algeria (1830-1930), Ithaca & London: Cornell University Press, coll. “Corpus Juris: The Humanities in Politics and Law”, 2019, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03916606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice (organisation judiciaire coloniale). Second empire colonial français, hors guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la colonisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coujandessamy Gnanadicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.374-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coste-Floret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cour d'appel d'Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Zeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mariages mixtes dans l’Algérie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe, race et colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des juristes au service de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Algérie à la période coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Renucci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4456-2163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094594155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avocates et accusées dans l’ombre virile du prétoire. Biais de genre, agentivité et colonialité sous le protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Guirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie était presque parfaite. Usages de l'intersectionnalité en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13h5i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Postcolonialisme, pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter sa cause en justice : une stratégie féministe innovante de la fin du XIXe siècle. Les affaires Hubertine Auclert, Louise Barberousse et Jeanne Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (3), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05308684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deperchin, La justice à l’épreuve de la guerre. Magistrats et avocats pendant le premier conflit mondial, Paris, L’Harmattan, 2022, 546 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023 (4), pp.696-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04802933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les voyages font la juriste de combat. De la cause des Africaines à l'influence du catholicisme sur le droit républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito : Faire un pas de côté, c’est prendre de l’élan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Znaïen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Minorisations. Revisiter les conditions minoritaires, 27, pp.9-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.10555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal pluralism at the heart of a unitary Law. French colonial and post-colonial situations (19th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il pluralismo giuridico: paradigmi ed esperienze, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03368626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’enseignement du droit hors des frontières nationales (xixe-xxe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’École de droit de Pondichéry (1838-1960). Étude exploratoire d’un établissement d’enseignement supérieur colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La législation antisémite en partage. Vichy et la France libre dans l’empire colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D’ANDURAIN, Colonialisme ou impérialisme ? Le parti colonial en pensée et en action, Léchelle, Zellige, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire of Periodicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El imperio de las revistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impero delle riviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats dans les colonies : un autre apprentissage des normes juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La crise des institutions de l'oubli, 4, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santillana, acteur et penseur des droits musulman et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 25-44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.151.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juristes en coopération. Magistrats et professeurs de droit en Algérie (1962-début des années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rethore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Coopérants et coopération en Afrique : circulation d’acteurs et recomposition culturelles (des années 1950 à nos jours), 384-385, pp.187-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. COLLER, Arab France. Islam and the Making of Modern Europe (1798-1831), Berkeley-Los Angeles-London, University of California Press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.192-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « décolonisation doctrinale » ou la naissance du droit d’Outre-mer (1945-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. AUZARY-SCHMALTZ (dir.), La justice française et le droit pendant le protectorat en Tunisie, Paris, Maisonneuve et Larose, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.488-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. FERTE et C. BARRERA, Etudiants de l’exil. Migrations internationales et universités refuges (XIVe-XXe siècles), Toulouse, Presses Universitaires du Mirail, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-demographic study on Foreign Residents in France: a Preliminary Study for the Statistical System of Foreigners in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung Jin Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Journal of Population studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.157-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécuteur des sentences criminelles en France au dernier siècle de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (3-4), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157181908X336927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. BASTIEN, L’exécution publique à Paris au XVIIIe siècle. Une histoire des rituels judiciaires, Seyssel, Champ Vallon, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La strumentalizzazione del concetto di cittadinanza in Libia negli anni Trenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°33-34, pp. 319-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration a-t-elle une âme ? L’affaire dite des « fillettes anormales » de Sainte-Elisabeth des Attafs (Algérie, c. 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Falconieri, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur le statut politique des israélites en Algérie et ses acteurs (1870-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions du séminaire sur les administrations coloniales (2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connaissance des hommes à la connaissance du droit colonial: les nouveaux instruments de la recherche (dictionnaire des juristes ultramarins et bases de données)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études base de données et Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, Apr 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, 2753581843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coutumes dans la fabrique des droits africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2021, 978-2-247-21129-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice, Paris, Lexis Nexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes au Maghreb (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHJ Éditeur. 2016, 2-910114-32-5. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a60a6wg3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d’histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université numérique juridique francophone. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe s. Les hommes de la transition, Paris, l’Harmattan, coll. « Racines du Présent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia El Mechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le droit et la justice au Maghreb (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Histoire Judiciaire, pp.203, 2011, 2-910114-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le « handicap » en situation coloniale. Le cas des « fillettes anormales » de l'hôpital Sainte-Élisabeth des Attafs (Algérie, années 1930-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Falconieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fou et indigène. L’altérité au prisme du droit colonial en Afrique (1880-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.197-217, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indigènes et les femmes, sujet•t•es de la République (XIXe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion, sous la dir. de Julien Le Mauff et Réjane Sénac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-54, 2024, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04793725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières avocates du Maghreb (début du XX e .). L'émancipation au prisme de l'intersectionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.73-86, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Produire et utiliser le droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980, dans G. BLANC et alii, Neuilly, Atlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-278, 2022, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Premières conclusions et pistes ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Renucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.), Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753581845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits autochtones et colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty, K. Martin-Chenut et C. Perruso (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 111-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voltigeurs de la décolonisation. L’inspection générale du travail des territoires d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Le Crom et M. Boninchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l'épreuve du droit colonial français (XIXe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-295, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et développement des grandes revues de droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. AUDREN, P.-N. BARENOT et N. HAKIM (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues juridiques aux XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits autochtones et colonisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Maty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d’un Jus Commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Mare &amp; Martin, pp.111-134, 2021, Collection ISJPS, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire autrement la rencontre entre droit et sociologie. L'apport du terrain colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-S. Chambost (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.47-72, 2020, 978-2-275-07484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des « anonymes » dans la réception et la production du droit. L'exemple de l'inspection du travail Outre-mer (1948-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost et Alexis Mages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue algérienne, tunisienne et marocaine de législation et de jurisprudence entre 1885 et 1916 : une identité singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du droit colonial. Cinquante ans après l'indépendance de l'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.181-201, 2015, 978-2-8111-1325-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers manuels de droit d’Outre-mer et le démontage de l’empire colonial français (1949-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fremigacci, Jean; Lefeuvre, Daniel; Michel, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démontage d’empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.155-167, 2014, 978-2-36013-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dépasser les frontières, Déplacer le regard. Les enjeux de l’histoire du droit et des institutions coloniales dans les facultés de droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Krynen; Bernard d'Altetroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.495-519, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autre et la littérature juridique : Juifs et indigènes dans les manuels de droit (XIX e -XX e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traités aux manuels de droit. Une histoire de la littérature juridique comme forme du discours universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, pp.253-274, 2014, 978-2-275-04181-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'Algérie et la citoyenneté (1870-1902). Les enjeux d'un statut contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et justice en Afrique coloniale. Traditions, productions et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université Saint-Louis de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-115, 2013, 978-2-8028-0216-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.3923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00953215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine coloniale en République. L'exemple de deux jurisconsultes algériens: Marcel Morand et Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Stora-Lamarre, J.-L. Halpérin et F. Audren (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République et son droit (1870-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.461-478, 2011, Historiques, 978-2-84867-318-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes &amp;quot;, sujets et mariages mixtes en Algérie (1870-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oublier les colonies. Contacts culturels hérités du fait colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.129-140, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions aux conflits en matière de divorce religieux du XIXe siècle à nos jours. Le cas de refus de délivrance du gueth en droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résolution des conflits familiaux, sous la dir. de S. Dauchy et V. Demars-Sion, CHJ éditions électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03179742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur d'entre-nous ? Ernest Zeys ou le parcours d'un juge de paix en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite justice Outre-mer, tome VI : Justicia illitterata : aequitate uti ? La conquête de la toison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.67-85, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inspection du travail et le droit en Afrique francophone au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. El Mechat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les administrations coloniales (XIXe-XXe siècles). Esquisse d’une histoire comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.253-263, 2009, 978-2-7535-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et les unions mixtes (colonies françaises et italiennes, fin du XIXè siècle-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire Judiciaire éditeur, pp.89-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la connaissance du droit indigène. Eléments de comparaison entre l'Algérie et la Libye aux premiers temps de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'Outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.211-226, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration du Code du travail Outre-mer et la durée du travail en Afrique occidentale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accession des indigènes à la citoyenneté entre assimilation et réformisme: les mesures légales prises par l'Italie et la France en 1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet et citoyen, M. Ganzin (dir.), Aix-en-Provence, PUAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes ultramarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut personnel des indigènes en Algérie et en Libye. Comparaison entre les politiques juridiques française et italienne (1919-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université d'Aix Marseille, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02658018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 120 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04435677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le droit hors des frontières nationales (xixe-xxe s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues et empires coloniaux, Clio@Themis, n°12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Judith Surkis, Sex, Law, and Sovereignity in French Algeria (1830-1930), Ithaca & London: Cornell University Press, coll. “Corpus Juris: The Humanities in Politics and Law”, 2019, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03916606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coste-Floret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cour d'appel d'Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Zeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice (organisation judiciaire coloniale). Second empire colonial français, hors guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la colonisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coujandessamy Gnanadicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.374-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mariages mixtes dans l’Algérie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe, race et colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des juristes au service de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Algérie à la période coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB87F33"/>
+    <w:nsid w:val="89E258CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-2163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094594155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Guirat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annoussamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rethore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.024.0061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jin Hwang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157181908X336927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22265E4B4DF533016607F6A5A77A4BD1226FCA44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463636v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zientara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard-Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a60a6wg3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia El Mechat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5621/dictionnaire-des-juristes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Stirn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03037312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/3923?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.3923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02658018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-2163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094594155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Guirat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annoussamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rethore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.024.0061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jin Hwang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157181908X336927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22265E4B4DF533016607F6A5A77A4BD1226FCA44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463636v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zientara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard-Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a60a6wg3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia El Mechat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5621/dictionnaire-des-juristes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Stirn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506734v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03037312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/3923?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.3923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02658018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>