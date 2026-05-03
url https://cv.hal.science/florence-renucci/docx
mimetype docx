--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Renucci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4456-2163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094594155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avocates et accusées dans l’ombre virile du prétoire. Biais de genre, agentivité et colonialité sous le protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Guirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie était presque parfaite. Usages de l'intersectionnalité en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13h5i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Postcolonialisme, pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter sa cause en justice : une stratégie féministe innovante de la fin du XIXe siècle. Les affaires Hubertine Auclert, Louise Barberousse et Jeanne Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (3), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05308684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deperchin, La justice à l’épreuve de la guerre. Magistrats et avocats pendant le premier conflit mondial, Paris, L’Harmattan, 2022, 546 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023 (4), pp.696-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04802933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les voyages font la juriste de combat. De la cause des Africaines à l'influence du catholicisme sur le droit républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito : Faire un pas de côté, c’est prendre de l’élan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Znaïen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Minorisations. Revisiter les conditions minoritaires, 27, pp.9-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.10555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal pluralism at the heart of a unitary Law. French colonial and post-colonial situations (19th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il pluralismo giuridico: paradigmi ed esperienze, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03368626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’enseignement du droit hors des frontières nationales (xixe-xxe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’École de droit de Pondichéry (1838-1960). Étude exploratoire d’un établissement d’enseignement supérieur colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La législation antisémite en partage. Vichy et la France libre dans l’empire colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D’ANDURAIN, Colonialisme ou impérialisme ? Le parti colonial en pensée et en action, Léchelle, Zellige, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire of Periodicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El imperio de las revistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impero delle riviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats dans les colonies : un autre apprentissage des normes juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La crise des institutions de l'oubli, 4, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santillana, acteur et penseur des droits musulman et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 25-44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.151.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juristes en coopération. Magistrats et professeurs de droit en Algérie (1962-début des années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rethore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Coopérants et coopération en Afrique : circulation d’acteurs et recomposition culturelles (des années 1950 à nos jours), 384-385, pp.187-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. COLLER, Arab France. Islam and the Making of Modern Europe (1798-1831), Berkeley-Los Angeles-London, University of California Press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.192-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « décolonisation doctrinale » ou la naissance du droit d’Outre-mer (1945-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. AUZARY-SCHMALTZ (dir.), La justice française et le droit pendant le protectorat en Tunisie, Paris, Maisonneuve et Larose, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.488-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. FERTE et C. BARRERA, Etudiants de l’exil. Migrations internationales et universités refuges (XIVe-XXe siècles), Toulouse, Presses Universitaires du Mirail, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-demographic study on Foreign Residents in France: a Preliminary Study for the Statistical System of Foreigners in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung Jin Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Journal of Population studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.157-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécuteur des sentences criminelles en France au dernier siècle de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (3-4), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157181908X336927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. BASTIEN, L’exécution publique à Paris au XVIIIe siècle. Une histoire des rituels judiciaires, Seyssel, Champ Vallon, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La strumentalizzazione del concetto di cittadinanza in Libia negli anni Trenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°33-34, pp. 319-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration a-t-elle une âme ? L’affaire dite des « fillettes anormales » de Sainte-Elisabeth des Attafs (Algérie, c. 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Falconieri, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur le statut politique des israélites en Algérie et ses acteurs (1870-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions du séminaire sur les administrations coloniales (2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connaissance des hommes à la connaissance du droit colonial: les nouveaux instruments de la recherche (dictionnaire des juristes ultramarins et bases de données)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études base de données et Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, Apr 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, 2753581843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coutumes dans la fabrique des droits africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2021, 978-2-247-21129-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice, Paris, Lexis Nexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes au Maghreb (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHJ Éditeur. 2016, 2-910114-32-5. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a60a6wg3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d’histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université numérique juridique francophone. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe s. Les hommes de la transition, Paris, l’Harmattan, coll. « Racines du Présent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia El Mechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le droit et la justice au Maghreb (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Histoire Judiciaire, pp.203, 2011, 2-910114-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le « handicap » en situation coloniale. Le cas des « fillettes anormales » de l'hôpital Sainte-Élisabeth des Attafs (Algérie, années 1930-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Falconieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fou et indigène. L’altérité au prisme du droit colonial en Afrique (1880-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.197-217, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indigènes et les femmes, sujet•t•es de la République (XIXe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion, sous la dir. de Julien Le Mauff et Réjane Sénac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-54, 2024, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04793725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières avocates du Maghreb (début du XX e .). L'émancipation au prisme de l'intersectionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.73-86, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Produire et utiliser le droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980, dans G. BLANC et alii, Neuilly, Atlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-278, 2022, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Premières conclusions et pistes ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Renucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.), Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753581845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits autochtones et colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty, K. Martin-Chenut et C. Perruso (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 111-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voltigeurs de la décolonisation. L’inspection générale du travail des territoires d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Le Crom et M. Boninchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l'épreuve du droit colonial français (XIXe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-295, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et développement des grandes revues de droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. AUDREN, P.-N. BARENOT et N. HAKIM (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues juridiques aux XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits autochtones et colonisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Maty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d’un Jus Commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Mare &amp; Martin, pp.111-134, 2021, Collection ISJPS, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire autrement la rencontre entre droit et sociologie. L'apport du terrain colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-S. Chambost (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.47-72, 2020, 978-2-275-07484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des « anonymes » dans la réception et la production du droit. L'exemple de l'inspection du travail Outre-mer (1948-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost et Alexis Mages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue algérienne, tunisienne et marocaine de législation et de jurisprudence entre 1885 et 1916 : une identité singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du droit colonial. Cinquante ans après l'indépendance de l'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.181-201, 2015, 978-2-8111-1325-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers manuels de droit d’Outre-mer et le démontage de l’empire colonial français (1949-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fremigacci, Jean; Lefeuvre, Daniel; Michel, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démontage d’empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.155-167, 2014, 978-2-36013-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dépasser les frontières, Déplacer le regard. Les enjeux de l’histoire du droit et des institutions coloniales dans les facultés de droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Krynen; Bernard d'Altetroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.495-519, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autre et la littérature juridique : Juifs et indigènes dans les manuels de droit (XIX e -XX e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traités aux manuels de droit. Une histoire de la littérature juridique comme forme du discours universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, pp.253-274, 2014, 978-2-275-04181-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'Algérie et la citoyenneté (1870-1902). Les enjeux d'un statut contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et justice en Afrique coloniale. Traditions, productions et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université Saint-Louis de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-115, 2013, 978-2-8028-0216-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.3923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00953215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine coloniale en République. L'exemple de deux jurisconsultes algériens: Marcel Morand et Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Stora-Lamarre, J.-L. Halpérin et F. Audren (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République et son droit (1870-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.461-478, 2011, Historiques, 978-2-84867-318-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes &amp;quot;, sujets et mariages mixtes en Algérie (1870-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oublier les colonies. Contacts culturels hérités du fait colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.129-140, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions aux conflits en matière de divorce religieux du XIXe siècle à nos jours. Le cas de refus de délivrance du gueth en droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résolution des conflits familiaux, sous la dir. de S. Dauchy et V. Demars-Sion, CHJ éditions électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03179742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur d'entre-nous ? Ernest Zeys ou le parcours d'un juge de paix en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite justice Outre-mer, tome VI : Justicia illitterata : aequitate uti ? La conquête de la toison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.67-85, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inspection du travail et le droit en Afrique francophone au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. El Mechat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les administrations coloniales (XIXe-XXe siècles). Esquisse d’une histoire comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.253-263, 2009, 978-2-7535-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et les unions mixtes (colonies françaises et italiennes, fin du XIXè siècle-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire Judiciaire éditeur, pp.89-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la connaissance du droit indigène. Eléments de comparaison entre l'Algérie et la Libye aux premiers temps de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'Outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.211-226, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration du Code du travail Outre-mer et la durée du travail en Afrique occidentale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accession des indigènes à la citoyenneté entre assimilation et réformisme: les mesures légales prises par l'Italie et la France en 1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet et citoyen, M. Ganzin (dir.), Aix-en-Provence, PUAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes ultramarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut personnel des indigènes en Algérie et en Libye. Comparaison entre les politiques juridiques française et italienne (1919-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université d'Aix Marseille, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02658018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 120 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04435677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le droit hors des frontières nationales (xixe-xxe s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues et empires coloniaux, Clio@Themis, n°12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Judith Surkis, Sex, Law, and Sovereignity in French Algeria (1830-1930), Ithaca & London: Cornell University Press, coll. “Corpus Juris: The Humanities in Politics and Law”, 2019, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03916606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coste-Floret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cour d'appel d'Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Zeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice (organisation judiciaire coloniale). Second empire colonial français, hors guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la colonisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coujandessamy Gnanadicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.374-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mariages mixtes dans l’Algérie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe, race et colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des juristes au service de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Algérie à la période coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Renucci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4456-2163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094594155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Postcolonialisme, pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avocates et accusées dans l’ombre virile du prétoire. Biais de genre, agentivité et colonialité sous le protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Guirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie était presque parfaite. Usages de l'intersectionnalité en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13h5i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter sa cause en justice : une stratégie féministe innovante de la fin du XIXe siècle. Les affaires Hubertine Auclert, Louise Barberousse et Jeanne Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (3), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05308684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deperchin, La justice à l’épreuve de la guerre. Magistrats et avocats pendant le premier conflit mondial, Paris, L’Harmattan, 2022, 546 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023 (4), pp.696-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04802933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les voyages font la juriste de combat. De la cause des Africaines à l'influence du catholicisme sur le droit républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito : Faire un pas de côté, c’est prendre de l’élan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Znaïen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Minorisations. Revisiter les conditions minoritaires, 27, pp.9-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.10555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’enseignement du droit hors des frontières nationales (xixe-xxe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal pluralism at the heart of a unitary Law. French colonial and post-colonial situations (19th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il pluralismo giuridico: paradigmi ed esperienze, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03368626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’École de droit de Pondichéry (1838-1960). Étude exploratoire d’un établissement d’enseignement supérieur colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La législation antisémite en partage. Vichy et la France libre dans l’empire colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D’ANDURAIN, Colonialisme ou impérialisme ? Le parti colonial en pensée et en action, Léchelle, Zellige, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impero delle riviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El imperio de las revistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire of Periodicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats dans les colonies : un autre apprentissage des normes juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La crise des institutions de l'oubli, 4, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santillana, acteur et penseur des droits musulman et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 25-44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.151.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juristes en coopération. Magistrats et professeurs de droit en Algérie (1962-début des années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rethore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Coopérants et coopération en Afrique : circulation d’acteurs et recomposition culturelles (des années 1950 à nos jours), 384-385, pp.187-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. COLLER, Arab France. Islam and the Making of Modern Europe (1798-1831), Berkeley-Los Angeles-London, University of California Press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.192-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « décolonisation doctrinale » ou la naissance du droit d’Outre-mer (1945-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. AUZARY-SCHMALTZ (dir.), La justice française et le droit pendant le protectorat en Tunisie, Paris, Maisonneuve et Larose, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.488-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. FERTE et C. BARRERA, Etudiants de l’exil. Migrations internationales et universités refuges (XIVe-XXe siècles), Toulouse, Presses Universitaires du Mirail, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-demographic study on Foreign Residents in France: a Preliminary Study for the Statistical System of Foreigners in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung Jin Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Journal of Population studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.157-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécuteur des sentences criminelles en France au dernier siècle de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (3-4), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157181908X336927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. BASTIEN, L’exécution publique à Paris au XVIIIe siècle. Une histoire des rituels judiciaires, Seyssel, Champ Vallon, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La strumentalizzazione del concetto di cittadinanza in Libia negli anni Trenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°33-34, pp. 319-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration a-t-elle une âme ? L’affaire dite des « fillettes anormales » de Sainte-Elisabeth des Attafs (Algérie, c. 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Falconieri, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur le statut politique des israélites en Algérie et ses acteurs (1870-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions du séminaire sur les administrations coloniales (2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connaissance des hommes à la connaissance du droit colonial: les nouveaux instruments de la recherche (dictionnaire des juristes ultramarins et bases de données)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études base de données et Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, Apr 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, 2753581843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coutumes dans la fabrique des droits africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2021, 978-2-247-21129-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice, Paris, Lexis Nexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes au Maghreb (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHJ Éditeur. 2016, 2-910114-32-5. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a60a6wg3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d’histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université numérique juridique francophone. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe s. Les hommes de la transition, Paris, l’Harmattan, coll. « Racines du Présent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia El Mechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le droit et la justice au Maghreb (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Histoire Judiciaire, pp.203, 2011, 2-910114-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le « handicap » en situation coloniale. Le cas des « fillettes anormales » de l'hôpital Sainte-Élisabeth des Attafs (Algérie, années 1930-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Falconieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fou et indigène. L’altérité au prisme du droit colonial en Afrique (1880-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.197-217, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indigènes et les femmes, sujet•t•es de la République (XIXe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion, sous la dir. de Julien Le Mauff et Réjane Sénac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-54, 2024, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04793725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières avocates du Maghreb (début du XX e .). L'émancipation au prisme de l'intersectionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.73-86, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Produire et utiliser le droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980, dans G. BLANC et alii, Neuilly, Atlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-278, 2022, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Premières conclusions et pistes ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Renucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.), Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753581845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voltigeurs de la décolonisation. L’inspection générale du travail des territoires d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Le Crom et M. Boninchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l'épreuve du droit colonial français (XIXe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-295, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et développement des grandes revues de droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. AUDREN, P.-N. BARENOT et N. HAKIM (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues juridiques aux XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits autochtones et colonisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Maty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d’un Jus Commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Mare &amp; Martin, pp.111-134, 2021, Collection ISJPS, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits autochtones et colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty, K. Martin-Chenut et C. Perruso (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 111-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire autrement la rencontre entre droit et sociologie. L'apport du terrain colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-S. Chambost (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.47-72, 2020, 978-2-275-07484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des « anonymes » dans la réception et la production du droit. L'exemple de l'inspection du travail Outre-mer (1948-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost et Alexis Mages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue algérienne, tunisienne et marocaine de législation et de jurisprudence entre 1885 et 1916 : une identité singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du droit colonial. Cinquante ans après l'indépendance de l'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.181-201, 2015, 978-2-8111-1325-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers manuels de droit d’Outre-mer et le démontage de l’empire colonial français (1949-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fremigacci, Jean; Lefeuvre, Daniel; Michel, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démontage d’empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.155-167, 2014, 978-2-36013-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autre et la littérature juridique : Juifs et indigènes dans les manuels de droit (XIX e -XX e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traités aux manuels de droit. Une histoire de la littérature juridique comme forme du discours universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, pp.253-274, 2014, 978-2-275-04181-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dépasser les frontières, Déplacer le regard. Les enjeux de l’histoire du droit et des institutions coloniales dans les facultés de droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Krynen; Bernard d'Altetroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.495-519, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'Algérie et la citoyenneté (1870-1902). Les enjeux d'un statut contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et justice en Afrique coloniale. Traditions, productions et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université Saint-Louis de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-115, 2013, 978-2-8028-0216-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.3923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00953215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine coloniale en République. L'exemple de deux jurisconsultes algériens: Marcel Morand et Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Stora-Lamarre, J.-L. Halpérin et F. Audren (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République et son droit (1870-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.461-478, 2011, Historiques, 978-2-84867-318-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes &amp;quot;, sujets et mariages mixtes en Algérie (1870-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oublier les colonies. Contacts culturels hérités du fait colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.129-140, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions aux conflits en matière de divorce religieux du XIXe siècle à nos jours. Le cas de refus de délivrance du gueth en droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résolution des conflits familiaux, sous la dir. de S. Dauchy et V. Demars-Sion, CHJ éditions électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03179742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur d'entre-nous ? Ernest Zeys ou le parcours d'un juge de paix en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite justice Outre-mer, tome VI : Justicia illitterata : aequitate uti ? La conquête de la toison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.67-85, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inspection du travail et le droit en Afrique francophone au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. El Mechat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les administrations coloniales (XIXe-XXe siècles). Esquisse d’une histoire comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.253-263, 2009, 978-2-7535-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et les unions mixtes (colonies françaises et italiennes, fin du XIXè siècle-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire Judiciaire éditeur, pp.89-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la connaissance du droit indigène. Eléments de comparaison entre l'Algérie et la Libye aux premiers temps de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'Outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.211-226, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration du Code du travail Outre-mer et la durée du travail en Afrique occidentale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accession des indigènes à la citoyenneté entre assimilation et réformisme: les mesures légales prises par l'Italie et la France en 1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet et citoyen, M. Ganzin (dir.), Aix-en-Provence, PUAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes ultramarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut personnel des indigènes en Algérie et en Libye. Comparaison entre les politiques juridiques française et italienne (1919-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université d'Aix Marseille, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02658018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 120 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04435677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le droit hors des frontières nationales (xixe-xxe s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues et empires coloniaux, Clio@Themis, n°12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Judith Surkis, Sex, Law, and Sovereignity in French Algeria (1830-1930), Ithaca & London: Cornell University Press, coll. “Corpus Juris: The Humanities in Politics and Law”, 2019, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03916606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice (organisation judiciaire coloniale). Second empire colonial français, hors guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la colonisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coujandessamy Gnanadicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.374-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coste-Floret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cour d'appel d'Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Zeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mariages mixtes dans l’Algérie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe, race et colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des juristes au service de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Algérie à la période coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89E258CE"/>
+    <w:nsid w:val="8EB55467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-2163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094594155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Guirat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annoussamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rethore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.024.0061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jin Hwang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157181908X336927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22265E4B4DF533016607F6A5A77A4BD1226FCA44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463636v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zientara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard-Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a60a6wg3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia El Mechat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5621/dictionnaire-des-juristes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Stirn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506734v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03037312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/3923?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.3923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02658018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915255v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-2163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094594155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Guirat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2206" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annoussamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rethore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.024.0061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jin Hwang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157181908X336927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22265E4B4DF533016607F6A5A77A4BD1226FCA44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463636v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zientara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard-Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a60a6wg3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia El Mechat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5621/dictionnaire-des-juristes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Stirn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03037312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/3923?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.3923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02658018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>