--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Renucci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4456-2163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094594155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Postcolonialisme, pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avocates et accusées dans l’ombre virile du prétoire. Biais de genre, agentivité et colonialité sous le protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Guirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie était presque parfaite. Usages de l'intersectionnalité en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13h5i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter sa cause en justice : une stratégie féministe innovante de la fin du XIXe siècle. Les affaires Hubertine Auclert, Louise Barberousse et Jeanne Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (3), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05308684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deperchin, La justice à l’épreuve de la guerre. Magistrats et avocats pendant le premier conflit mondial, Paris, L’Harmattan, 2022, 546 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023 (4), pp.696-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04802933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les voyages font la juriste de combat. De la cause des Africaines à l'influence du catholicisme sur le droit républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito : Faire un pas de côté, c’est prendre de l’élan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Znaïen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Minorisations. Revisiter les conditions minoritaires, 27, pp.9-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.10555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’enseignement du droit hors des frontières nationales (xixe-xxe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal pluralism at the heart of a unitary Law. French colonial and post-colonial situations (19th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il pluralismo giuridico: paradigmi ed esperienze, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03368626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’École de droit de Pondichéry (1838-1960). Étude exploratoire d’un établissement d’enseignement supérieur colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La législation antisémite en partage. Vichy et la France libre dans l’empire colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D’ANDURAIN, Colonialisme ou impérialisme ? Le parti colonial en pensée et en action, Léchelle, Zellige, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impero delle riviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El imperio de las revistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire of Periodicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats dans les colonies : un autre apprentissage des normes juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La crise des institutions de l'oubli, 4, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santillana, acteur et penseur des droits musulman et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 25-44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.151.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juristes en coopération. Magistrats et professeurs de droit en Algérie (1962-début des années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rethore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Coopérants et coopération en Afrique : circulation d’acteurs et recomposition culturelles (des années 1950 à nos jours), 384-385, pp.187-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. COLLER, Arab France. Islam and the Making of Modern Europe (1798-1831), Berkeley-Los Angeles-London, University of California Press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.192-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « décolonisation doctrinale » ou la naissance du droit d’Outre-mer (1945-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. AUZARY-SCHMALTZ (dir.), La justice française et le droit pendant le protectorat en Tunisie, Paris, Maisonneuve et Larose, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.488-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. FERTE et C. BARRERA, Etudiants de l’exil. Migrations internationales et universités refuges (XIVe-XXe siècles), Toulouse, Presses Universitaires du Mirail, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-demographic study on Foreign Residents in France: a Preliminary Study for the Statistical System of Foreigners in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung Jin Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Journal of Population studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.157-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécuteur des sentences criminelles en France au dernier siècle de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (3-4), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157181908X336927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. BASTIEN, L’exécution publique à Paris au XVIIIe siècle. Une histoire des rituels judiciaires, Seyssel, Champ Vallon, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La strumentalizzazione del concetto di cittadinanza in Libia negli anni Trenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°33-34, pp. 319-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration a-t-elle une âme ? L’affaire dite des « fillettes anormales » de Sainte-Elisabeth des Attafs (Algérie, c. 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Falconieri, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur le statut politique des israélites en Algérie et ses acteurs (1870-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions du séminaire sur les administrations coloniales (2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connaissance des hommes à la connaissance du droit colonial: les nouveaux instruments de la recherche (dictionnaire des juristes ultramarins et bases de données)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études base de données et Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, Apr 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, 2753581843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coutumes dans la fabrique des droits africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2021, 978-2-247-21129-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice, Paris, Lexis Nexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes au Maghreb (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHJ Éditeur. 2016, 2-910114-32-5. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a60a6wg3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d’histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université numérique juridique francophone. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe s. Les hommes de la transition, Paris, l’Harmattan, coll. « Racines du Présent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia El Mechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le droit et la justice au Maghreb (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Histoire Judiciaire, pp.203, 2011, 2-910114-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le « handicap » en situation coloniale. Le cas des « fillettes anormales » de l'hôpital Sainte-Élisabeth des Attafs (Algérie, années 1930-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Falconieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fou et indigène. L’altérité au prisme du droit colonial en Afrique (1880-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.197-217, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indigènes et les femmes, sujet•t•es de la République (XIXe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion, sous la dir. de Julien Le Mauff et Réjane Sénac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-54, 2024, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04793725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières avocates du Maghreb (début du XX e .). L'émancipation au prisme de l'intersectionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.73-86, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Produire et utiliser le droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980, dans G. BLANC et alii, Neuilly, Atlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-278, 2022, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Premières conclusions et pistes ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Renucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.), Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753581845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voltigeurs de la décolonisation. L’inspection générale du travail des territoires d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Le Crom et M. Boninchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l'épreuve du droit colonial français (XIXe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-295, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et développement des grandes revues de droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. AUDREN, P.-N. BARENOT et N. HAKIM (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues juridiques aux XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits autochtones et colonisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Maty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d’un Jus Commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Mare &amp; Martin, pp.111-134, 2021, Collection ISJPS, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits autochtones et colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty, K. Martin-Chenut et C. Perruso (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 111-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire autrement la rencontre entre droit et sociologie. L'apport du terrain colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-S. Chambost (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.47-72, 2020, 978-2-275-07484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des « anonymes » dans la réception et la production du droit. L'exemple de l'inspection du travail Outre-mer (1948-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost et Alexis Mages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue algérienne, tunisienne et marocaine de législation et de jurisprudence entre 1885 et 1916 : une identité singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du droit colonial. Cinquante ans après l'indépendance de l'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.181-201, 2015, 978-2-8111-1325-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers manuels de droit d’Outre-mer et le démontage de l’empire colonial français (1949-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fremigacci, Jean; Lefeuvre, Daniel; Michel, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démontage d’empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.155-167, 2014, 978-2-36013-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autre et la littérature juridique : Juifs et indigènes dans les manuels de droit (XIX e -XX e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traités aux manuels de droit. Une histoire de la littérature juridique comme forme du discours universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, pp.253-274, 2014, 978-2-275-04181-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dépasser les frontières, Déplacer le regard. Les enjeux de l’histoire du droit et des institutions coloniales dans les facultés de droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Krynen; Bernard d'Altetroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.495-519, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'Algérie et la citoyenneté (1870-1902). Les enjeux d'un statut contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et justice en Afrique coloniale. Traditions, productions et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université Saint-Louis de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-115, 2013, 978-2-8028-0216-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.3923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00953215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine coloniale en République. L'exemple de deux jurisconsultes algériens: Marcel Morand et Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Stora-Lamarre, J.-L. Halpérin et F. Audren (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République et son droit (1870-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.461-478, 2011, Historiques, 978-2-84867-318-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes &amp;quot;, sujets et mariages mixtes en Algérie (1870-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oublier les colonies. Contacts culturels hérités du fait colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.129-140, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions aux conflits en matière de divorce religieux du XIXe siècle à nos jours. Le cas de refus de délivrance du gueth en droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résolution des conflits familiaux, sous la dir. de S. Dauchy et V. Demars-Sion, CHJ éditions électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03179742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur d'entre-nous ? Ernest Zeys ou le parcours d'un juge de paix en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite justice Outre-mer, tome VI : Justicia illitterata : aequitate uti ? La conquête de la toison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.67-85, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inspection du travail et le droit en Afrique francophone au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. El Mechat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les administrations coloniales (XIXe-XXe siècles). Esquisse d’une histoire comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.253-263, 2009, 978-2-7535-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et les unions mixtes (colonies françaises et italiennes, fin du XIXè siècle-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire Judiciaire éditeur, pp.89-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la connaissance du droit indigène. Eléments de comparaison entre l'Algérie et la Libye aux premiers temps de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'Outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.211-226, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration du Code du travail Outre-mer et la durée du travail en Afrique occidentale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accession des indigènes à la citoyenneté entre assimilation et réformisme: les mesures légales prises par l'Italie et la France en 1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet et citoyen, M. Ganzin (dir.), Aix-en-Provence, PUAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes ultramarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut personnel des indigènes en Algérie et en Libye. Comparaison entre les politiques juridiques française et italienne (1919-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université d'Aix Marseille, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02658018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 120 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04435677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le droit hors des frontières nationales (xixe-xxe s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues et empires coloniaux, Clio@Themis, n°12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Judith Surkis, Sex, Law, and Sovereignity in French Algeria (1830-1930), Ithaca & London: Cornell University Press, coll. “Corpus Juris: The Humanities in Politics and Law”, 2019, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03916606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice (organisation judiciaire coloniale). Second empire colonial français, hors guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la colonisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coujandessamy Gnanadicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.374-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coste-Floret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cour d'appel d'Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Zeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mariages mixtes dans l’Algérie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe, race et colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des juristes au service de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Algérie à la période coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Renucci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4456-2163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094594155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GJ18O4UAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avocates et accusées dans l’ombre virile du prétoire. Biais de genre, agentivité et colonialité sous le protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Guirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et décolonisation. L'histoire du droit en zone(s) critique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Postcolonialisme, pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04833392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie était presque parfaite. Usages de l'intersectionnalité en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.44-60. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13h5i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter sa cause en justice : une stratégie féministe innovante de la fin du XIXe siècle. Les affaires Hubertine Auclert, Louise Barberousse et Jeanne Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacronie - Studi di Storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (3), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05308684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deperchin, La justice à l’épreuve de la guerre. Magistrats et avocats pendant le premier conflit mondial, Paris, L’Harmattan, 2022, 546 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023 (4), pp.696-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04802933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les voyages font la juriste de combat. De la cause des Africaines à l'influence du catholicisme sur le droit républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édito : Faire un pas de côté, c’est prendre de l’élan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Znaïen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier : Minorisations. Revisiter les conditions minoritaires, 27, pp.9-10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.10555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage de David Annoussamy, ancien professeur à l’École de droit de Pondichéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’enseignement du droit hors des frontières nationales (xixe-xxe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal pluralism at the heart of a unitary Law. French colonial and post-colonial situations (19th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Il pluralismo giuridico: paradigmi ed esperienze, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03368626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’École de droit de Pondichéry (1838-1960). Étude exploratoire d’un établissement d’enseignement supérieur colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La législation antisémite en partage. Vichy et la France libre dans l’empire colonial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D’ANDURAIN, Colonialisme ou impérialisme ? Le parti colonial en pensée et en action, Léchelle, Zellige, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire of Periodicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impero delle riviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El imperio de las revistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revues et empires coloniaux, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats dans les colonies : un autre apprentissage des normes juridiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La crise des institutions de l'oubli, 4, pp.689-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Santillana, acteur et penseur des droits musulman et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 25-44. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.151.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juristes en coopération. Magistrats et professeurs de droit en Algérie (1962-début des années 1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Rethore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Coopérants et coopération en Afrique : circulation d’acteurs et recomposition culturelles (des années 1950 à nos jours), 384-385, pp.187-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. COLLER, Arab France. Islam and the Making of Modern Europe (1798-1831), Berkeley-Los Angeles-London, University of California Press, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.192-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « décolonisation doctrinale » ou la naissance du droit d’Outre-mer (1945-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.024.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. AUZARY-SCHMALTZ (dir.), La justice française et le droit pendant le protectorat en Tunisie, Paris, Maisonneuve et Larose, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.488-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. FERTE et C. BARRERA, Etudiants de l’exil. Migrations internationales et universités refuges (XIVe-XXe siècles), Toulouse, Presses Universitaires du Mirail, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-demographic study on Foreign Residents in France: a Preliminary Study for the Statistical System of Foreigners in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung Jin Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Journal of Population studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.157-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécuteur des sentences criminelles en France au dernier siècle de l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (3-4), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157181908X336927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. BASTIEN, L’exécution publique à Paris au XVIIIe siècle. Une histoire des rituels judiciaires, Seyssel, Champ Vallon, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La strumentalizzazione del concetto di cittadinanza in Libia negli anni Trenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni fiorentini per la storia del pensiero giuridico moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°33-34, pp. 319-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite de l’acculturation des études de genre au sein de la doctrine juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français au prisme du genre-Les 10 ans de REGINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Hennette-Vauchez; Mathias Moschel; Marc Pichard; Diane Roman, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens du droit ont-ils un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frambéry-Iacobone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No(s) futur(s). Genre : bouleversements, utopies, impatiences- 3e Congrès international des Etudes de Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre en histoire du droit : : nouvelles méthodes de recherche et changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences de l’Institut de Recherche Montesquieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration a-t-elle une âme ? L’affaire dite des « fillettes anormales » de Sainte-Elisabeth des Attafs (Algérie, c. 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Falconieri, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur le statut politique des israélites en Algérie et ses acteurs (1870-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions du séminaire sur les administrations coloniales (2009-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connaissance des hommes à la connaissance du droit colonial: les nouveaux instruments de la recherche (dictionnaire des juristes ultramarins et bases de données)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études base de données et Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, Apr 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, 2753581843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coutumes dans la fabrique des droits africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2021, 978-2-247-21129-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice, Paris, Lexis Nexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes au Maghreb (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHJ Éditeur. 2016, 2-910114-32-5. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a60a6wg3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours d’histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université numérique juridique francophone. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe s. Les hommes de la transition, Paris, l’Harmattan, coll. « Racines du Présent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia El Mechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le droit et la justice au Maghreb (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Histoire Judiciaire, pp.203, 2011, 2-910114-27-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le « handicap » en situation coloniale. Le cas des « fillettes anormales » de l'hôpital Sainte-Élisabeth des Attafs (Algérie, années 1930-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Falconieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fou et indigène. L’altérité au prisme du droit colonial en Afrique (1880-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.197-217, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05222900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indigènes et les femmes, sujet•t•es de la République (XIXe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l'exclusion, sous la dir. de Julien Le Mauff et Réjane Sénac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-54, 2024, 9782130857907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04793725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières avocates du Maghreb (début du XX e .). L'émancipation au prisme de l'intersectionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.73-86, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.13-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Produire et utiliser le droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980, dans G. BLANC et alii, Neuilly, Atlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-278, 2022, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Premières conclusions et pistes ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Renucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-Mer (XVIIIe s.-XXe s.), Rennes, PUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782753581845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits autochtones et colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty, K. Martin-Chenut et C. Perruso (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un jus commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 111-134, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voltigeurs de la décolonisation. L’inspection générale du travail des territoires d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Le Crom et M. Boninchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l'épreuve du droit colonial français (XIXe-XXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-295, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et développement des grandes revues de droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. AUDREN, P.-N. BARENOT et N. HAKIM (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues juridiques aux XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits autochtones et colonisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Stirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Maty; Kathia Martin-Chenut; Camila Perruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les chemins d’un Jus Commune universalisable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Mare &amp; Martin, pp.111-134, 2021, Collection ISJPS, 978-2-84934-530-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire autrement la rencontre entre droit et sociologie. L'apport du terrain colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-S. Chambost (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.47-72, 2020, 978-2-275-07484-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des « anonymes » dans la réception et la production du droit. L'exemple de l'inspection du travail Outre-mer (1948-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost et Alexis Mages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue algérienne, tunisienne et marocaine de législation et de jurisprudence entre 1885 et 1916 : une identité singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du droit colonial. Cinquante ans après l'indépendance de l'Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.181-201, 2015, 978-2-8111-1325-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers manuels de droit d’Outre-mer et le démontage de l’empire colonial français (1949-1952)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fremigacci, Jean; Lefeuvre, Daniel; Michel, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démontage d’empires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.155-167, 2014, 978-2-36013-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dépasser les frontières, Déplacer le regard. Les enjeux de l’histoire du droit et des institutions coloniales dans les facultés de droit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Krynen; Bernard d'Altetroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.495-519, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Autre et la littérature juridique : Juifs et indigènes dans les manuels de droit (XIX e -XX e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traités aux manuels de droit. Une histoire de la littérature juridique comme forme du discours universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, pp.253-274, 2014, 978-2-275-04181-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juifs d'Algérie et la citoyenneté (1870-1902). Les enjeux d'un statut contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et justice en Afrique coloniale. Traditions, productions et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université Saint-Louis de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-115, 2013, 978-2-8028-0216-7. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.3923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00953215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes &amp;quot;, sujets et mariages mixtes en Algérie (1870-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oublier les colonies. Contacts culturels hérités du fait colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.129-140, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doctrine coloniale en République. L'exemple de deux jurisconsultes algériens: Marcel Morand et Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Stora-Lamarre, J.-L. Halpérin et F. Audren (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République et son droit (1870-1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.461-478, 2011, Historiques, 978-2-84867-318-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions aux conflits en matière de divorce religieux du XIXe siècle à nos jours. Le cas de refus de délivrance du gueth en droit interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La résolution des conflits familiaux, sous la dir. de S. Dauchy et V. Demars-Sion, CHJ éditions électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03179742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meilleur d'entre-nous ? Ernest Zeys ou le parcours d'un juge de paix en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite justice Outre-mer, tome VI : Justicia illitterata : aequitate uti ? La conquête de la toison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.67-85, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inspection du travail et le droit en Afrique francophone au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. El Mechat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les administrations coloniales (XIXe-XXe siècles). Esquisse d’une histoire comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.253-263, 2009, 978-2-7535-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et les unions mixtes (colonies françaises et italiennes, fin du XIXè siècle-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire Judiciaire éditeur, pp.89-106, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la connaissance du droit indigène. Eléments de comparaison entre l'Algérie et la Libye aux premiers temps de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge et l'Outre-mer, tome III : Médée ou les impératifs du choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHJ éditeur, pp.211-226, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élaboration du Code du travail Outre-mer et la durée du travail en Afrique occidentale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accession des indigènes à la citoyenneté entre assimilation et réformisme: les mesures légales prises par l'Italie et la France en 1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet et citoyen, M. Ganzin (dir.), Aix-en-Provence, PUAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes ultramarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut personnel des indigènes en Algérie et en Libye. Comparaison entre les politiques juridiques française et italienne (1919-1943)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université d'Aix Marseille, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02658018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mercat-Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 120 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04360403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, histoire et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Houllemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Shepard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.3600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04435677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le droit hors des frontières nationales (xixe-xxe s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cjm.1253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues et empires coloniaux, Clio@Themis, n°12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gonzalez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de l'histoire du droit colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Judith Surkis, Sex, Law, and Sovereignity in French Algeria (1830-1930), Ithaca & London: Cornell University Press, coll. “Corpus Juris: The Humanities in Politics and Law”, 2019, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03916606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coste-Floret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Zeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cour d'appel d'Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Capitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice (organisation judiciaire coloniale). Second empire colonial français, hors guerre d'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la colonisation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henri Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coujandessamy Gnanadicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emile Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.374-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des juristes. Colonies et Outre-mer (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mariages mixtes dans l’Algérie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe, race et colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des juristes au service de la colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’Algérie à la période coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EB55467"/>
+    <w:nsid w:val="ECA4C0D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-2163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094594155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Guirat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2206" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annoussamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rethore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.024.0061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jin Hwang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157181908X336927" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22265E4B4DF533016607F6A5A77A4BD1226FCA44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463636v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zientara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard-Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a60a6wg3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia El Mechat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5621/dictionnaire-des-juristes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Stirn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03037312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/3923?lang=fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.3923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554820v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02658018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-2163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094594155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GJ18O4UAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Guirat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h5i" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annoussamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1296" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rethore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.024.0061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jin Hwang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157181908X336927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22265E4B4DF533016607F6A5A77A4BD1226FCA44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463636v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Framb&#233;ry-Iacobone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zientara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard-Loiseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a60a6wg3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia El Mechat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5621/dictionnaire-des-juristes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Stirn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816836" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03037312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/3923?lang=fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.3923" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179742v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875459v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02658018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Chappuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houllemare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Shepard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3600" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04435677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1253" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915255v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>