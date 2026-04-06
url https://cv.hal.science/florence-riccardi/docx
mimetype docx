--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2110,399 +2110,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of neonatal onset epilepsies: An overview</w:t>
+                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Milh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Riccardi</w:t>
+                <w:t xml:space="preserve">Michael Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Denis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elizabeth Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruta Marcinkute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorica Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.396⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222897v1</w:t>
+                <w:t xml:space="preserve">hal-05290780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new tool CovReport generates easy-to-understand sequencing coverage summary for diagnostic reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorica Dan</w:t>
+                <w:t xml:space="preserve">Mark Gorokhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
+                <w:t xml:space="preserve">Nicolas Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290780v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02749937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool CovReport generates easy-to-understand sequencing coverage summary for diagnostic reports</w:t>
+                <w:t xml:space="preserve">Genetics of neonatal onset epilepsies: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Gorokhov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Mortreux</w:t>
+                <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lévy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6247. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (1-2), pp.2-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63079-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02749937v1</w:t>
+                <w:t xml:space="preserve">hal-03222897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the phenotypic spectrum of GLE1 ‐related disorders to a mild congenital form resembling congenital myopathy</w:t>
               </w:r>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal function of the UBA5 protein in a case of early developmental and epileptic encephalopathy with suppression-burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sophia Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,319 +2884,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet heart. Hypertrophic cardiomyopathy in a 49-year-old man</w:t>
+                <w:t xml:space="preserve">Clinical and Molecular Findings in 39 Patients with KBG Syndrome Caused by Deletion or Mutation of ANKRD11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Riccardi</w:t>
+                <w:t xml:space="preserve">Aude Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coze</w:t>
+                <w:t xml:space="preserve">Rolph Pfundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jacquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chaussenot</w:t>
+                <w:t xml:space="preserve">Tiffany Busa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (11), pp.2847-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.37878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2016.06.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453274v1</w:t>
+                <w:t xml:space="preserve">hal-01469066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Molecular Findings in 39 Patients with KBG Syndrome Caused by Deletion or Mutation of ANKRD11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sweet heart. Hypertrophic cardiomyopathy in a 49-year-old man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goldenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Riccardi</w:t>
+                <w:t xml:space="preserve">F. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tessier</w:t>
+                <w:t xml:space="preserve">S. Coze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolph Pfundt</w:t>
+                <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Busa</w:t>
+                <w:t xml:space="preserve">A. Chaussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 170 (11), pp.2847-2859. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (11), pp.779-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.37878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469066v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3445,51 +3445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neveu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alesandrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Altuzarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05235904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Madeleine de Sainte Agathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05349507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Daquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon S Merepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M Reis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Dami&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Bardakjian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01843-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cetica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pisano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Licchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04072437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mignon&#8208;ravix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Daquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lamoureux&#8208;toth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Khosrowabadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddad203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abaji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mortreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2022-108677" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Levaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torrents" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Azevedo Soares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stefana Calapod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Miranda Cerqueira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01019-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04039514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Devooght" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2021.11.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grisval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01208-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iqbal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ranur &#199;avdarli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Field" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01260-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot Bastaraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00821-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01164-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02749937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gorokhov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63079-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Albertini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sophia Kaiser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.06.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN5GDN52-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tessier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Pfundt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Busa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG4H4M8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02982265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neveu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alesandrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Altuzarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05235904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Madeleine de Sainte Agathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05349507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Daquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon S Merepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M Reis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Dami&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Bardakjian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01843-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cetica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pisano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Licchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04072437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mignon&#8208;ravix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Daquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lamoureux&#8208;toth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Khosrowabadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddad203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abaji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mortreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2022-108677" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Levaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torrents" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Azevedo Soares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stefana Calapod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Miranda Cerqueira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01019-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04039514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Devooght" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2021.11.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grisval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01208-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iqbal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ranur &#199;avdarli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Field" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01260-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot Bastaraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00821-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01164-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02749937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gorokhov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63079-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.396" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Albertini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sophia Kaiser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tessier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Pfundt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Busa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG4H4M8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN5GDN52-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02982265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>