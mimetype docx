--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’examen des oreilles en anténatal : quand, comment et pourquoi ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Young Geneticists Network and the ESHG-Young committee, a forward-looking international community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lesieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Riccardi</w:t>
+                <w:t xml:space="preserve">Ruta Marcinkute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Bault</w:t>
+                <w:t xml:space="preserve">Celia Azevedo Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Levaillant</w:t>
+                <w:t xml:space="preserve">Patricia Stefana Calapod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Torrents</w:t>
+                <w:t xml:space="preserve">Juliana Miranda Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (9), pp.624-637. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.252-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-021-01019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045447v1</w:t>
+                <w:t xml:space="preserve">hal-03678848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Young Geneticists Network and the ESHG-Young committee, a forward-looking international community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’examen des oreilles en anténatal : quand, comment et pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Azevedo Soares</w:t>
+                <w:t xml:space="preserve">J.-P. Bault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Stefana Calapod</w:t>
+                <w:t xml:space="preserve">J.-M. Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Miranda Cerqueira</w:t>
+                <w:t xml:space="preserve">J. Torrents</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (3), pp.252-255. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (9), pp.624-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-021-01019-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2022.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678848v1</w:t>
+                <w:t xml:space="preserve">hal-04045447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic d’une maladie inflammatoire rare et sévère de l’intestin chez un nourrisson présentant des ulcérations péri-orificielles</w:t>
               </w:r>
@@ -2110,399 +2110,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
+                <w:t xml:space="preserve">Genetics of neonatal onset epilepsies: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Smith</w:t>
+                <w:t xml:space="preserve">Mathieu Milh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Alexander</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (1-2), pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290780v1</w:t>
+                <w:t xml:space="preserve">hal-03222897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool CovReport generates easy-to-understand sequencing coverage summary for diagnostic reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telemedicine strategy of the European Reference Network ITHACA for the diagnosis and management of patients with rare developmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruta Marcinkute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Gorokhov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Riccardi</w:t>
+                <w:t xml:space="preserve">Dorica Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lévy</w:t>
+                <w:t xml:space="preserve">Myfanwy Rawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6247. </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63079-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-020-1349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02749937v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of neonatal onset epilepsies: An overview</w:t>
+                <w:t xml:space="preserve">A new tool CovReport generates easy-to-understand sequencing coverage summary for diagnostic reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Milh</w:t>
+                <w:t xml:space="preserve">Mark Gorokhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Denis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176 (1-2), pp.2-9. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.01.396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222897v1</w:t>
+                <w:t xml:space="preserve">inserm-02749937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the phenotypic spectrum of GLE1 ‐related disorders to a mild congenital form resembling congenital myopathy</w:t>
               </w:r>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal function of the UBA5 protein in a case of early developmental and epileptic encephalopathy with suppression-burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mignon-Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sophia Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,319 +2884,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Molecular Findings in 39 Patients with KBG Syndrome Caused by Deletion or Mutation of ANKRD11</w:t>
+                <w:t xml:space="preserve">Sweet heart. Hypertrophic cardiomyopathy in a 49-year-old man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goldenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Riccardi</w:t>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tessier</w:t>
+                <w:t xml:space="preserve">F. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolph Pfundt</w:t>
+                <w:t xml:space="preserve">S. Coze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Busa</w:t>
+                <w:t xml:space="preserve">A. Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.37878⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (11), pp.779-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469066v1</w:t>
+                <w:t xml:space="preserve">hal-01453274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet heart. Hypertrophic cardiomyopathy in a 49-year-old man</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and Molecular Findings in 39 Patients with KBG Syndrome Caused by Deletion or Mutation of ANKRD11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Riccardi</w:t>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coze</w:t>
+                <w:t xml:space="preserve">Aude Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jacquier</w:t>
+                <w:t xml:space="preserve">Rolph Pfundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaussenot</w:t>
+                <w:t xml:space="preserve">Tiffany Busa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (11), pp.779-781. </w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (11), pp.2847-2859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2016.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.37878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453274v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3445,51 +3445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neveu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alesandrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Altuzarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05235904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Madeleine de Sainte Agathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05349507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Daquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon S Merepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M Reis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Dami&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Bardakjian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01843-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cetica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pisano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Licchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04072437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mignon&#8208;ravix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Daquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lamoureux&#8208;toth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Khosrowabadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddad203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abaji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mortreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2022-108677" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Levaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torrents" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Azevedo Soares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stefana Calapod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Miranda Cerqueira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01019-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04039514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Devooght" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2021.11.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grisval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01208-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iqbal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ranur &#199;avdarli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Field" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01260-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot Bastaraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00821-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01164-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02749937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gorokhov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63079-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.396" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Albertini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sophia Kaiser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tessier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Pfundt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Busa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG4H4M8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN5GDN52-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02982265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Neveu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alesandrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Altuzarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05235904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Madeleine de Sainte Agathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05349507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Beretti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rozalen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Daquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon S Merepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M Reis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Dami&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Bardakjian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01843-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cetica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pisano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lesca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Licchetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04072437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mignon&#8208;ravix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Daquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cacciagli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lamoureux&#8208;toth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04404827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Khosrowabadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddad203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abaji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mignon-Ravix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mortreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2022-108677" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Marcinkute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Azevedo Soares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stefana Calapod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Miranda Cerqueira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-01019-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04045447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Levaillant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torrents" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2022.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04039514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Devooght" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2021.11.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grisval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01208-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iqbal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Maroofian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ranur &#199;avdarli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Field" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01260-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Whalen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot Bastaraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00821-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01164-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.01.396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Alexander" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorica Dan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myfanwy Rawson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-1349-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02749937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gorokhov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63079-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Di Meglio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Albertini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.1277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sophia Kaiser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23534" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.06.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN5GDN52-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tessier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolph Pfundt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Busa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.37878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG4H4M8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02982265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>