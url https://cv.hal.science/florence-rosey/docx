--- v0 (2026-03-05)
+++ v1 (2026-05-26)
@@ -521,277 +521,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major role of behavioral beliefs in the intention to use autonomous shuttles: A particular case of the theoretical framework acceptance</w:t>
+                <w:t xml:space="preserve">Role of Perceived Safety in Acceptance of Automated Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Massoulié</w:t>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurore Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Traffic and Transport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987845v1</w:t>
+                <w:t xml:space="preserve">hal-04987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Perceived Safety in Acceptance of Automated Vehicle</w:t>
+                <w:t xml:space="preserve">The major role of behavioral beliefs in the intention to use autonomous shuttles: A particular case of the theoretical framework acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lemonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Juliette Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Traffic and Transport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987836v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving simulator: an innovative tool to test new road infrastructures</w:t>
               </w:r>
@@ -1180,51 +1180,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAM, celui qui conduit ce n’est pas celui qu’on croit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Haué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.(246)36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -1343,77 +1343,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit d’évaluation de l’acceptabilité. Rapport de recherche EC2-5.2-1. Projet SAM « Sécurité et Acceptabilité de la Mobilité autonome »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1720,51 +1720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2012.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2QCM2VS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plainchault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.07.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T8LGFZL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massouli&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Pardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01078547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2012.04.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2QCM2VS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plainchault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.07.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T8LGFZL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massouli&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Pardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01078547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>