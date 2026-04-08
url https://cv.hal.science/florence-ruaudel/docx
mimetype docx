--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -1323,513 +1323,513 @@
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon transformation with laccases of a white-rot fungus isolated from a Mediterranean schlerophyllous litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gil</w:t>
+                <w:t xml:space="preserve">G Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ruaudel</w:t>
+                <w:t xml:space="preserve">F Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Chevremont</w:t>
+                <w:t xml:space="preserve">A C Chevremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferre</w:t>
+                <w:t xml:space="preserve">E Ferre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 149 (3-4), pp.267-271. </w:t>
+              <w:t xml:space="preserve">, 2009, 149, pp.267 - 271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071817v1</w:t>
+                <w:t xml:space="preserve">hal-03383406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to quantify transesterification activities of lipases in litters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon transformation with laccases of a white-rot fungus isolated from a Mediterranean schlerophyllous litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Goujard</w:t>
+                <w:t xml:space="preserve">G. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ferre</w:t>
+                <w:t xml:space="preserve">F. Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gil</w:t>
+                <w:t xml:space="preserve">A. C. Chevremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ruaudel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+                <w:t xml:space="preserve">E. Ferre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2009.04.012⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3-4), pp.267-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383425v1</w:t>
+                <w:t xml:space="preserve">hal-02071817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in microbial communities of green waste and sewage sludge composts following maturity: competition and co-metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Terrom</w:t>
+                <w:t xml:space="preserve">A method to quantify transesterification activities of lipases in litters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Goujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78, pp.127 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2009.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383502v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon transformation with laccases of a white-rot fungus isolated from a Mediterranean schlerophyllous litter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Ruaudel</w:t>
+                <w:t xml:space="preserve">Changes in microbial communities of green waste and sewage sludge composts following maturity: competition and co-metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Chevremont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Ferre</w:t>
+                <w:t xml:space="preserve">Claude Perissol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Terrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383406v1</w:t>
+                <w:t xml:space="preserve">hal-03383502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-enzymatic hydrolysis of fluorescein diacetate (FDA) in a Mediterranean oak (Quercus ilex L.) litter</w:t>
               </w:r>
@@ -2364,51 +2364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récurrence des incendies : facteur clé du fonctionnement microbien des écosystèmes méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Liang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Narajczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czajkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08488-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qasemian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peter-Valence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.06.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.12.141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guiral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Largeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2017622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Albrecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;rissol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Terrom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.12.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Chevremont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.12.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Goujard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruaudel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.04.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Chevremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Floch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00963.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z36L7B3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saracco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bourgade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Galot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourguiba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Liang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Narajczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czajkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08488-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qasemian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peter-Valence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.06.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.12.141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guiral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Largeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2017622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Albrecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;rissol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Terrom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.12.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Chevremont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.12.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruaudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Chevremont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Goujard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.04.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03383370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Floch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00963.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z36L7B3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saracco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bourgade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Galot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourguiba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>