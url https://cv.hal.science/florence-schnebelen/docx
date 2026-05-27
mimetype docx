--- v0 (2026-04-09)
+++ v1 (2026-05-27)
@@ -72,157 +72,1852 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Réel et l’Absolu. Romantisme et expérience de Goethe à Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2025, Perspectives comparatistes, 151, 978-2-406-18484-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En Pologne, c'est-à-dire nulle part&amp;quot;. La Pologne et les Polonais dans la culture française après les Partages (1795-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Honoré Champion, 2025, Bibliothèque d'Études de l'Europe Centrale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05156046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cliché romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05156046v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hortolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 388, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et philosophie : enjeux et limites d’un rapport de force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoegaze’s Romanticism: “Only Shallow”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (Rocking Romanticism), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15rp1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les minutes passionnées des visages&amp;quot; d'Anna de Noailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Evelyn Dueck, Guillemette Bolens (dir.), Disturbed Faces / Visages perturbés / Verstörte Gesichter (53), pp. 97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariboles littéraires&amp;quot; et &amp;quot;façons de penser&amp;quot; du romantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, mars 2024 (213), pp. 15-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelque chose de bien rebattu&amp;quot; : le romantisme, du mythe au cliché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hortolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/4 (388), pp. 390-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture épistémocritique du romantisme européen, ou le comparatisme au carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CompLit. Journal of European Literature, Arts and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp. 43-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Schlegel et la traduction de la philosophie, une &amp;quot;idylle philologique&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Louis Watier (dir.), Manières de traduire, façons d'écrire (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le divorce entre littérature et philosophie chez Novalis : une invention critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Katia Ouriachi, Florence Schnebelen (dir.), Littérature et philosophie : enjeux et limites d'un rapport de force (9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;chemin approprié&amp;quot;. Thomas Mann et l’écriture de l’égarement dans Tonio Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Chiroux, Maxime Deblander, Hubert Roland (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décloisonner le modernisme. Errances du sujet et expériences en prose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp. 25-40, 2026, Comparatisme et Société, 9783034353908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plénitude et persévérance. Fictions de la volonté dans la prose d'Anna de Noailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kirsten von Hagen, Jana Keidel (Hrsg.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anna de Noailles Auteure de la Belle Époque, Actrice de la Modernité / Anna de Noailles Autorin der Belle Époque, Akteurin der Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rombach Wissenschaft, pp. 241-258, 2024, 978-3-96821-891-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer gros. La dimension existentielle du jeu dans la littérature romantique : Pouchkine, Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour du jeu - Groupe d'intérêt scientifique Jeu et Sociétés, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Orbis Tertius, pp. 135-146, 2023, 978-2-36783-305-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le romantisme, quand même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale « Littérature et Philosophie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jan 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les failles d’une “philosophie totale et indivisible” : Coleridge et le problème de l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61ème congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont-Auvergne, Jun 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirer l’échelle&amp;quot; des valeurs : Jules Laforgue et la chinoiserie artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Valeurs plastiques, valeurs mobiles : la configuration des valeurs dans les arts du XIXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Oct 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie et logique romanesque. Critique et mise en scène de la &amp;quot;perversité&amp;quot; scientifique dans Pauliska ou la perversité moderne (1798) de Révéroni Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale « Épistémoquoi ? Science et littérature sont également savoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison française d'Oxford, Jun 2018, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’expérience. Épreuves de l’incommunicabilité dans la poésie du romantisme émergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale « Formes d’écriture des savoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Kant en allemand. Sur les présupposés traductologiques de l’exégèse romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Traduction et philosophie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, May 2017, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Concept of Experience in the Romantic Writing: Paradoxical Epistemology and Philosophical Versatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forms of Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Edinburgh, Nov 2017, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orchestrating dissonance. Novalis’ chaologic symphony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Dissonance Conference »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yale University, Apr 2016, New Haven, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exigences philosophiques de Samuel Taylor Coleridge : de l’aporie théorique au renoncement poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale « Littérature et philosophie : impossible sacrifice ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS - Lyon, Nov 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -369,51 +2064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schnebelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schnebelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156046v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592772v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hortolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ouriachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591405v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rp1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>