--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Siepmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of the probiotic Bifidobacterium longum by spray-drying: Formulation and process optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunzio Denora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107670. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release mechanisms of PLGA-based drug delivery systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100440. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2025.100440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release mechanisms of PLGA microparticles prepared using a microfluidics device or a beaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sodano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bawuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Zeitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, International Journal of Pharmaceutics: X, 10, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2025.100366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perilymph sampling in Mongolian gerbil, technical note and procedure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Risoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lemesre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hearing Research, 458, pp.109188. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2025.109188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug release from PLGA microparticles can be slowed down by a surrounding hydrogel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Anne Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bawuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axel Zeitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 6, pp.100220. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2023.100220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(D,l-lactide-co-glycolide) particles are metabolised by the gut microbiome and elevate short chain fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seegobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Alfassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Controlled Release, 369, pp.163-178. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA implants for controlled drug delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedulho das Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 8, pp.100271. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2024.100271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning of Raman spectra predicts drug release from polysaccharide coatings for targeted colonic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sonnleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Controlled Release, 374, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming PLGA implants: Towards less toxic solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 657, pp.124121. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colon targeting in rats, dogs and IBD patients with species-independent film coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sonnleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 7, pp.100233. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2024.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed PLGA implants: APF DDM vs. FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.864-874. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicone matrices for controlled dexamethasone release: toward a better understanding of the underlying mass transport mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Regenerative Biomaterials, 10, pp.rbad008. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rb/rbad008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed PLGA implants: How the filling density affects drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Controlled Release, 363, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the physical states of riboflavin (free base) by mechanical milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International journal of pharmaceutics, 645, pp.123416. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive Diels-Alder stabilized hydrogels for ocular drug delivery of a corticosteroid and an anti-VEGF fab fragment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessing C. Ilochonwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone A. van der Lugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Annala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Controlled Release, 361, pp.334-349. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLGA implants for controlled dexamethasone delivery: Impact of the polymer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Drug Delivery Science and Technology, 86, pp.104648. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of liposomes from hyaluronic acid-based hybrid systems: Effects of liposome surface and size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouldali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 648, pp.123560. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How bulk fluid renewal can affect in vitro drug release from PLGA implants: Importance of the experimental set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Pharmaceutics: X, 4, pp.100131. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How agarose gels surrounding plga implants limit swelling and slow down drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Controlled Release, 343, pp.255-266. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Evaluation of a pH-, Microbiota- and Time-Based Oral Delivery Platform for Colonic Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of pharmaceutics and biopharmaceutics : official journal of Arbeitsgemeinschaft für Pharmazeutische Verfahrenstechnik e.V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Eur J Pharm Biopharm, 183, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLGA implants for controlled drug release: Impact of the diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, European Journal of Pharmaceutics and Biopharmaceutics, 177, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot melt extruded PLGA implants loaded with ibuprofen: How heat exposure alters the physical drug state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.103432. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactobacillus reuteri on Gingival Inflammation and Composition of the Oral Microbiota in Patients Undergoing Treatment with Fixed Orthodontic Appliances: Study Protocol of a Randomized Control Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term behavior of dexamethasone-loaded cochlear implants: In vitro & in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Pharmaceutics: X, 4, pp.100141. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical translation of advanced colonic drug delivery technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atheer Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Madla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E. Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca K. H. Gavins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced drug delivery reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advanced Drug Delivery Reviews, 181, pp.114076. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2021.114076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic explanation of the (up to) 3 release phases of plga microparticles: monolithic dispersions studied at lower temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Pharmaceutics, 596, pp.120220. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone-loaded cochlear implants: How to provide a desired “burst release”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Solarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100088. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2021.100088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral colon delivery platform based on a novel combination approach: design concept and preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Foppoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Drug Delivery Science and Technology, 66, pp.102919. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2021.102919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of riboflavin by synchrotron high-resolution powder X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (12), pp.800-806. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053229621012171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of Verapamil Release from Kollicoat SR:IR Coated Pellets Using Non-Invasive Analytical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Vukosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Kinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pharmaceutics, 13 (10), pp.1723. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13101723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming drug-delivery systems for periodontal treatment: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delcourt-Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareeha Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-605X/ac254c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-molded capsule bodies and caps based on polymer blends for controlled drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic use in periodontal therapy among french dentists and factors which influence prescribing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics (Basel, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Antibiotics (Basel, Switzerland), 10 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10030303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic Use in Periodontal Therapy among French Dentists and Factors Which Influence Prescribing Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10030303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based controlled release matrix tablets: impact of the type of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Elgaied-Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Drug Delivery Science and Technology, 61, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adding Chlorhexidine or Metallic Nanoparticles Affects the Antimicrobial Performance of Calcium Hydroxide Paste as an Intracanal Medication: An In Vitro Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chijcheapaza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics (Basel, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Antibiotics (Basel), 10 (11), pp.1352. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10111352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO hot melt extrudates for controlled drug delivery: Importance of the type of drug and loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.102238. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial effect and physical properties of an injectable \&amp;quot;active oxygen\&amp;quot; gel for the treatment of periodontitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Flamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- American College of Dentists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal- American College of Dentists, 33 (6), pp.305-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants for dual controlled release of chlorhexidine and ibuprofen for periodontitis treatment: Microbiological and mechanical key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcourt-Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101956 -. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of controlled release tablets based on a cross-linked pregelatinized potato starch matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Elgaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Rahama Mackin Mohamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AAPS PharmSciTech, 21, pp.148. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-020-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection molded capsules for colon delivery combining time-controlled and enzyme-triggered approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Foppoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.1917. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21061917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sink conditions do not guarantee the absence of saturation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, International Journal of Pharmaceutics, 577, pp.119009. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudragit rl-based film coatings: how to minimize sticking and adjust drug release using mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitiphorn Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srisagul Sungthongjeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaned Pongjanyakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Journal of Pharmaceutics and Biopharmaceutics, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants loaded with chlorhexidine and ibuprofen for periodontal treatment: Proof of concept study in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareeha Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Maximiliano Bugueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.118564 -. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot melt extruded polysaccharide blends for controlled drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Drug Delivery Science and Technology, 54, pp.101317. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants for the treatment of periodontal diseases: Simultaneous controlled release of an antiseptic and an anti-inflammatory drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572, pp.118833. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic explanation of the (up to) 3 release phases of PLGA microparticles: Diprophylline dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamoudi-Ben Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.118819. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloring of PLGA implants to better understand the underlying drug release mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.118563 -. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming PLGA implants: How additives affect swelling and drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.101180 -. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.101180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Often neglected: PLGA/PLA swelling orchestrates drug release: HME implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 306, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the release mechanisms of caffeine from PLGA microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Cherifa Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.48710. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled release tablets based on HPMC:lactose blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.607 - 617. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming plga implants for intraocular dexamethasone delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Pharmaceutics, 548, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Milling To Explore Physical States: The Amorphous and Polymorphic Forms of Dexamethasone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo F. M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crystal Growth &amp; Design, 18, pp.1748-1757. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ear cubes for local controlled dexamethasone delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gnansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Risoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of pharmaceutical sciences official journal of the European Federation for Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, European journal of pharmaceutical sciences official journal of the European Federation for Pharmaceutical Sciences, 126, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2018.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Polymorphism Emerging From a Milling-Induced Amorphous Form: The Case of Chlorhexidine Dihydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Pharmaceutical Sciences, 107, pp.121-126. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When drugs plasticize film coatings: Unusual formulation effects observed with metoprolol and Eudragit RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Karrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International journal of pharmaceutics, 539 (1-2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical key properties of antibiotic-free, PLGA/HPMC-based in-situ forming implants for local periodontitis treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delcourt Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Pharmaceutics, 521, pp.282-293. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA implants for controlled drug delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bedulho das Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous chlorhexidine (free base) dissolves less rapidly compared to crystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state amorphization of riboflavin upon milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state amorphization of Chlorhexidine chlorhexidine upon milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How single PLGA microparticles behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamoudi-Ben Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicone matrices for controlled drug delivery to the inner ear: Effects of the drug form and agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity, drug release and swelling of dexamethasone loaded cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphization and solubility enhancement: the peculiar case of chlorhexidine free base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du polymorphisme de la riboflavine par broyage mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state transformations of pharmaceuticals induced by milling: Experimental and numerical kinetics investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOME 2020 (9th International Conference on Mechanochemistry and Mechanical Alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siepmann, Juergen; Siegel, Ronald A.; Rathbone, Michael J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Controlled Release Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Link, pp.153-170, 2019, 978-1-4614-0881-9. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-0881-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald A. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siepmann, Juergen; Siegel, Ronald A.; Rathbone, Michael J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Controlled Release Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, -, Springer Link, pp.127-152, 2019, 978-1-4614-0881-9. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-0881-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Pharmaceutics, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1-22, 2010, 9780429148293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Siepmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracochlear PLGA implants for simultaneous controlled release of multiple drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.114977. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2026.114977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of the probiotic Bifidobacterium longum by spray-drying: Formulation and process optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunzio Denora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107670. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release mechanisms of PLGA-based drug delivery systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2025.100440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release mechanisms of PLGA microparticles prepared using a microfluidics device or a beaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sodano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bawuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Zeitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, International Journal of Pharmaceutics: X, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2025.100366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perilymph sampling in Mongolian gerbil, technical note and procedure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Risoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lemesre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hearing Research, 458, pp.109188. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2025.109188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(D,l-lactide-co-glycolide) particles are metabolised by the gut microbiome and elevate short chain fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seegobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Alfassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Controlled Release, 369, pp.163-178. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug release from PLGA microparticles can be slowed down by a surrounding hydrogel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Anne Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bawuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axel Zeitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 6, pp.100220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2023.100220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning of Raman spectra predicts drug release from polysaccharide coatings for targeted colonic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sonnleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Controlled Release, 374, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA implants for controlled drug delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedulho das Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 8, pp.100271. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2024.100271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming PLGA implants: Towards less toxic solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 657, pp.124121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colon targeting in rats, dogs and IBD patients with species-independent film coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sonnleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 7, pp.100233. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2024.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicone matrices for controlled dexamethasone release: toward a better understanding of the underlying mass transport mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Regenerative Biomaterials, 10, pp.rbad008. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rb/rbad008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed PLGA implants: APF DDM vs. FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.864-874. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive Diels-Alder stabilized hydrogels for ocular drug delivery of a corticosteroid and an anti-VEGF fab fragment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessing C. Ilochonwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone A. van der Lugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Annala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Controlled Release, 361, pp.334-349. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed PLGA implants: How the filling density affects drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Controlled Release, 363, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the physical states of riboflavin (free base) by mechanical milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International journal of pharmaceutics, 645, pp.123416. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLGA implants for controlled dexamethasone delivery: Impact of the polymer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Drug Delivery Science and Technology, 86, pp.104648. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of liposomes from hyaluronic acid-based hybrid systems: Effects of liposome surface and size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouldali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 648, pp.123560. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Evaluation of a pH-, Microbiota- and Time-Based Oral Delivery Platform for Colonic Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of pharmaceutics and biopharmaceutics : official journal of Arbeitsgemeinschaft für Pharmazeutische Verfahrenstechnik e.V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Eur J Pharm Biopharm, 183, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How bulk fluid renewal can affect in vitro drug release from PLGA implants: Importance of the experimental set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Pharmaceutics: X, 4, pp.100131. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How agarose gels surrounding plga implants limit swelling and slow down drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Controlled Release, 343, pp.255-266. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot melt extruded PLGA implants loaded with ibuprofen: How heat exposure alters the physical drug state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.103432. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactobacillus reuteri on Gingival Inflammation and Composition of the Oral Microbiota in Patients Undergoing Treatment with Fixed Orthodontic Appliances: Study Protocol of a Randomized Control Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLGA implants for controlled drug release: Impact of the diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, European Journal of Pharmaceutics and Biopharmaceutics, 177, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term behavior of dexamethasone-loaded cochlear implants: In vitro & in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Pharmaceutics: X, 4, pp.100141. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral colon delivery platform based on a novel combination approach: design concept and preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Foppoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Drug Delivery Science and Technology, 66, pp.102919. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2021.102919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical translation of advanced colonic drug delivery technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atheer Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Madla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E. Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca K. H. Gavins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced drug delivery reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advanced Drug Delivery Reviews, 181, pp.114076. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2021.114076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic explanation of the (up to) 3 release phases of plga microparticles: monolithic dispersions studied at lower temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Pharmaceutics, 596, pp.120220. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone-loaded cochlear implants: How to provide a desired “burst release”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Solarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100088. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2021.100088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming drug-delivery systems for periodontal treatment: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delcourt-Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareeha Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-605X/ac254c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-molded capsule bodies and caps based on polymer blends for controlled drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of riboflavin by synchrotron high-resolution powder X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (12), pp.800-806. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053229621012171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of Verapamil Release from Kollicoat SR:IR Coated Pellets Using Non-Invasive Analytical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Vukosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Kinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pharmaceutics, 13 (10), pp.1723. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13101723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic use in periodontal therapy among french dentists and factors which influence prescribing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics (Basel, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Antibiotics (Basel, Switzerland), 10 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10030303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adding Chlorhexidine or Metallic Nanoparticles Affects the Antimicrobial Performance of Calcium Hydroxide Paste as an Intracanal Medication: An In Vitro Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chijcheapaza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics (Basel, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Antibiotics (Basel), 10 (11), pp.1352. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10111352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based controlled release matrix tablets: impact of the type of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Elgaied-Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Drug Delivery Science and Technology, 61, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO hot melt extrudates for controlled drug delivery: Importance of the type of drug and loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.102238. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial effect and physical properties of an injectable \&amp;quot;active oxygen\&amp;quot; gel for the treatment of periodontitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Flamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- American College of Dentists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal- American College of Dentists, 33 (6), pp.305-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants for dual controlled release of chlorhexidine and ibuprofen for periodontitis treatment: Microbiological and mechanical key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcourt-Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101956 -. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of controlled release tablets based on a cross-linked pregelatinized potato starch matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Elgaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Rahama Mackin Mohamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AAPS PharmSciTech, 21, pp.148. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-020-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection molded capsules for colon delivery combining time-controlled and enzyme-triggered approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Foppoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.1917. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21061917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sink conditions do not guarantee the absence of saturation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, International Journal of Pharmaceutics, 577, pp.119009. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudragit rl-based film coatings: how to minimize sticking and adjust drug release using mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitiphorn Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srisagul Sungthongjeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaned Pongjanyakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Journal of Pharmaceutics and Biopharmaceutics, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot melt extruded polysaccharide blends for controlled drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Drug Delivery Science and Technology, 54, pp.101317. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants for the treatment of periodontal diseases: Simultaneous controlled release of an antiseptic and an anti-inflammatory drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572, pp.118833. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants loaded with chlorhexidine and ibuprofen for periodontal treatment: Proof of concept study in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareeha Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Maximiliano Bugueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.118564 -. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic explanation of the (up to) 3 release phases of PLGA microparticles: Diprophylline dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamoudi-Ben Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.118819. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloring of PLGA implants to better understand the underlying drug release mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.118563 -. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming PLGA implants: How additives affect swelling and drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.101180 -. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.101180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Often neglected: PLGA/PLA swelling orchestrates drug release: HME implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 306, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the release mechanisms of caffeine from PLGA microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Cherifa Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.48710. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled release tablets based on HPMC:lactose blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.607 - 617. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming plga implants for intraocular dexamethasone delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Pharmaceutics, 548, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Milling To Explore Physical States: The Amorphous and Polymorphic Forms of Dexamethasone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo F. M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crystal Growth &amp; Design, 18, pp.1748-1757. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ear cubes for local controlled dexamethasone delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gnansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Risoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of pharmaceutical sciences official journal of the European Federation for Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, European journal of pharmaceutical sciences official journal of the European Federation for Pharmaceutical Sciences, 126, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2018.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Polymorphism Emerging From a Milling-Induced Amorphous Form: The Case of Chlorhexidine Dihydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Pharmaceutical Sciences, 107, pp.121-126. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When drugs plasticize film coatings: Unusual formulation effects observed with metoprolol and Eudragit RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Karrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International journal of pharmaceutics, 539 (1-2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical key properties of antibiotic-free, PLGA/HPMC-based in-situ forming implants for local periodontitis treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delcourt Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Pharmaceutics, 521, pp.282-293. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous chlorhexidine (free base) dissolves less rapidly compared to crystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA implants for controlled drug delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bedulho das Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state amorphization of riboflavin upon milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state amorphization of Chlorhexidine chlorhexidine upon milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicone matrices for controlled drug delivery to the inner ear: Effects of the drug form and agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How single PLGA microparticles behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamoudi-Ben Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity, drug release and swelling of dexamethasone loaded cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphization and solubility enhancement: the peculiar case of chlorhexidine free base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du polymorphisme de la riboflavine par broyage mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state transformations of pharmaceuticals induced by milling: Experimental and numerical kinetics investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOME 2020 (9th International Conference on Mechanochemistry and Mechanical Alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siepmann, Juergen; Siegel, Ronald A.; Rathbone, Michael J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Controlled Release Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Link, pp.153-170, 2019, 978-1-4614-0881-9. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-0881-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald A. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siepmann, Juergen; Siegel, Ronald A.; Rathbone, Michael J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Controlled Release Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, -, Springer Link, pp.127-152, 2019, 978-1-4614-0881-9. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-0881-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Pharmaceutics, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1-22, 2010, 9780429148293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05468089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita d'Amico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Siepmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Denora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05468220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siepmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2025.100440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05248215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Lefol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bawuah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zeitler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2025.100366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04965672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Olivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Risoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lemesre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109188" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anne Lefol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bawuah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axel Zeitler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2023.100220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Mccoubrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ferraro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seegobin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Alfassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04690008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedulho das Lages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milanino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2024.100271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mccoubrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sonnleitner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.08.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevimy Agossa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2024.100233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rongthong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Qnouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maue Gehrke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rb/rbad008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04214667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henaff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123416" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessing C. Ilochonwu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone A. van der Lugt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Annala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Di Marco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sampon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.07.052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297225v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wachowiak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104648" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maue Gehrke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04010203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamatsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.01.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04013724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutaharrik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubuquoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.12.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.05.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03813259v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Lefol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agossa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaizot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04013479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gehrke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100141" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Awad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Madla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Mccoubrey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca K. H. Gavins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114076" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457733v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Tamani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Hamoudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120220" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Solarczyk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourrel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2021.100088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Moutaharrik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maroni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melocchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zema" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Foppoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2021.102919" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053229621012171" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03621350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fahier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Vukosavljevic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Kinder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Florin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101723" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lizambard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delcourt-Debruyne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareeha Batool" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ac254c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03814465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benzine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.08.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03844792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Sy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mainville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gosset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10030303" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mainville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Elgaied-Lamouchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rambur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102152" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04000149v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chijcheapaza-Flores" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111352" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03023791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Cantin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102238" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04000395v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Flamme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Maquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Nuet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delepierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizambard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcourt-Debruyne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101956" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470181v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Elgaied" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin Mohamour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-020-01674-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Casati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uboldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21061917" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.119009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04409650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiphorn Rongthong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisagul Sungthongjeen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaned Pongjanyakul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.01.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488176v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Maximiliano Bugueno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118564" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007398v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.101317" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118833" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363521v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi-Ben Yelles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118819" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bode" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kranz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118563" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487519v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kruszka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.101180" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fivez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.05.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Cherifa Hamoudi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48710" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486328v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Flament" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benzine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.05.028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04467257v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Kranz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.07.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333436v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F. M. Oliveira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01664" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04467276v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gnansia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Risoud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2018.04.045" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332954v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elisei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2017.07.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03358400v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Karrout" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03994275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delcourt Debruyne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.02.039" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GT5T7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bedulho das Lages" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544926v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516322v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamoudi-Ben Yelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rongthong" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gehrke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333487v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnansia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509160v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509166v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512512v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0881-9_7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A. Siegel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0881-9_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-K. Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulemonde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2026.114977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05468089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita d'Amico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Siepmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Denora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05468220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siepmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2025.100440" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05248215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Lefol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bawuah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zeitler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2025.100366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04965672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Risoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lemesre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Mccoubrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ferraro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seegobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Alfassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anne Lefol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bawuah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axel Zeitler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2023.100220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mccoubrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sonnleitner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.08.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04690008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedulho das Lages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milanino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2024.100271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevimy Agossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2024.100233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rongthong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Qnouch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maue Gehrke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rb/rbad008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessing C. Ilochonwu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone A. van der Lugt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Annala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Di Marco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sampon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.07.052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04214667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henaff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123416" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297225v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wachowiak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104648" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaudoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maue Gehrke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04013724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutaharrik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubuquoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.12.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04010203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamatsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.01.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03813259v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Lefol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agossa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.05.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04013479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gehrke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Moutaharrik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maroni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melocchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zema" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Foppoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2021.102919" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Awad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Madla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Mccoubrey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca K. H. Gavins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114076" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Tamani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Hamoudi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120220" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Solarczyk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2021.100088" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lizambard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delcourt-Debruyne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareeha Batool" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ac254c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03814465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benzine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053229621012171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03621350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fahier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Vukosavljevic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Kinder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Florin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101723" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03844792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Sy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mainville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gosset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10030303" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04000149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chijcheapaza-Flores" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111352" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Elgaied-Lamouchi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rambur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierquin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102152" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03023791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Cantin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102238" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04000395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Flamme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Maquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Nuet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delepierre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizambard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcourt-Debruyne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Elgaied" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descamps" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin Mohamour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-020-01674-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Casati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uboldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21061917" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.119009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04409650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiphorn Rongthong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisagul Sungthongjeen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaned Pongjanyakul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.01.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007398v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.101317" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118833" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488176v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Maximiliano Bugueno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118564" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi-Ben Yelles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118819" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bode" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kranz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118563" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487519v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kruszka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.101180" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fivez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.05.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Cherifa Hamoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48710" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Flament" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benzine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.05.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04467257v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Kranz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.07.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333436v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F. M. Oliveira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01664" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04467276v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gnansia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Risoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2018.04.045" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elisei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2017.07.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03358400v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Karrout" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03994275v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delcourt Debruyne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GT5T7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512566v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bedulho das Lages" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333507v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rongthong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gehrke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamoudi-Ben Yelles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnansia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509160v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0881-9_7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A. Siegel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0881-9_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408849v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>