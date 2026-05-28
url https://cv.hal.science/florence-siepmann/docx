--- v1 (2026-05-04)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Siepmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracochlear PLGA implants for simultaneous controlled release of multiple drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.114977. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2026.114977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of the probiotic Bifidobacterium longum by spray-drying: Formulation and process optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunzio Denora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107670. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release mechanisms of PLGA-based drug delivery systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2025.100440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release mechanisms of PLGA microparticles prepared using a microfluidics device or a beaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sodano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bawuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Zeitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, International Journal of Pharmaceutics: X, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2025.100366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perilymph sampling in Mongolian gerbil, technical note and procedure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Risoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lemesre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hearing Research, 458, pp.109188. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2025.109188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(D,l-lactide-co-glycolide) particles are metabolised by the gut microbiome and elevate short chain fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seegobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Alfassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Controlled Release, 369, pp.163-178. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug release from PLGA microparticles can be slowed down by a surrounding hydrogel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Anne Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bawuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axel Zeitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 6, pp.100220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2023.100220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning of Raman spectra predicts drug release from polysaccharide coatings for targeted colonic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sonnleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Controlled Release, 374, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA implants for controlled drug delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedulho das Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 8, pp.100271. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2024.100271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming PLGA implants: Towards less toxic solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 657, pp.124121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colon targeting in rats, dogs and IBD patients with species-independent film coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sonnleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 7, pp.100233. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2024.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicone matrices for controlled dexamethasone release: toward a better understanding of the underlying mass transport mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Regenerative Biomaterials, 10, pp.rbad008. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rb/rbad008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed PLGA implants: APF DDM vs. FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.864-874. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive Diels-Alder stabilized hydrogels for ocular drug delivery of a corticosteroid and an anti-VEGF fab fragment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessing C. Ilochonwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone A. van der Lugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Annala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Controlled Release, 361, pp.334-349. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed PLGA implants: How the filling density affects drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Controlled Release, 363, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the physical states of riboflavin (free base) by mechanical milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International journal of pharmaceutics, 645, pp.123416. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLGA implants for controlled dexamethasone delivery: Impact of the polymer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Drug Delivery Science and Technology, 86, pp.104648. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of liposomes from hyaluronic acid-based hybrid systems: Effects of liposome surface and size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouldali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 648, pp.123560. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Evaluation of a pH-, Microbiota- and Time-Based Oral Delivery Platform for Colonic Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of pharmaceutics and biopharmaceutics : official journal of Arbeitsgemeinschaft für Pharmazeutische Verfahrenstechnik e.V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Eur J Pharm Biopharm, 183, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How bulk fluid renewal can affect in vitro drug release from PLGA implants: Importance of the experimental set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Pharmaceutics: X, 4, pp.100131. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How agarose gels surrounding plga implants limit swelling and slow down drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Controlled Release, 343, pp.255-266. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot melt extruded PLGA implants loaded with ibuprofen: How heat exposure alters the physical drug state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.103432. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactobacillus reuteri on Gingival Inflammation and Composition of the Oral Microbiota in Patients Undergoing Treatment with Fixed Orthodontic Appliances: Study Protocol of a Randomized Control Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLGA implants for controlled drug release: Impact of the diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, European Journal of Pharmaceutics and Biopharmaceutics, 177, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term behavior of dexamethasone-loaded cochlear implants: In vitro & in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Pharmaceutics: X, 4, pp.100141. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral colon delivery platform based on a novel combination approach: design concept and preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Foppoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Drug Delivery Science and Technology, 66, pp.102919. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2021.102919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical translation of advanced colonic drug delivery technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atheer Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Madla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E. Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca K. H. Gavins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced drug delivery reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advanced Drug Delivery Reviews, 181, pp.114076. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2021.114076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic explanation of the (up to) 3 release phases of plga microparticles: monolithic dispersions studied at lower temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Pharmaceutics, 596, pp.120220. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone-loaded cochlear implants: How to provide a desired “burst release”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Solarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100088. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2021.100088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming drug-delivery systems for periodontal treatment: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delcourt-Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareeha Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-605X/ac254c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-molded capsule bodies and caps based on polymer blends for controlled drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of riboflavin by synchrotron high-resolution powder X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (12), pp.800-806. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053229621012171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of Verapamil Release from Kollicoat SR:IR Coated Pellets Using Non-Invasive Analytical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Vukosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Kinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pharmaceutics, 13 (10), pp.1723. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13101723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic use in periodontal therapy among french dentists and factors which influence prescribing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics (Basel, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Antibiotics (Basel, Switzerland), 10 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10030303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adding Chlorhexidine or Metallic Nanoparticles Affects the Antimicrobial Performance of Calcium Hydroxide Paste as an Intracanal Medication: An In Vitro Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chijcheapaza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics (Basel, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Antibiotics (Basel), 10 (11), pp.1352. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10111352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based controlled release matrix tablets: impact of the type of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Elgaied-Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Drug Delivery Science and Technology, 61, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO hot melt extrudates for controlled drug delivery: Importance of the type of drug and loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.102238. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial effect and physical properties of an injectable \&amp;quot;active oxygen\&amp;quot; gel for the treatment of periodontitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Flamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- American College of Dentists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal- American College of Dentists, 33 (6), pp.305-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants for dual controlled release of chlorhexidine and ibuprofen for periodontitis treatment: Microbiological and mechanical key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcourt-Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101956 -. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of controlled release tablets based on a cross-linked pregelatinized potato starch matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Elgaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Rahama Mackin Mohamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AAPS PharmSciTech, 21, pp.148. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-020-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection molded capsules for colon delivery combining time-controlled and enzyme-triggered approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Foppoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.1917. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21061917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sink conditions do not guarantee the absence of saturation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, International Journal of Pharmaceutics, 577, pp.119009. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudragit rl-based film coatings: how to minimize sticking and adjust drug release using mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitiphorn Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srisagul Sungthongjeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaned Pongjanyakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Journal of Pharmaceutics and Biopharmaceutics, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot melt extruded polysaccharide blends for controlled drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Drug Delivery Science and Technology, 54, pp.101317. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants for the treatment of periodontal diseases: Simultaneous controlled release of an antiseptic and an anti-inflammatory drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572, pp.118833. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants loaded with chlorhexidine and ibuprofen for periodontal treatment: Proof of concept study in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareeha Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Maximiliano Bugueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.118564 -. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic explanation of the (up to) 3 release phases of PLGA microparticles: Diprophylline dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamoudi-Ben Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.118819. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloring of PLGA implants to better understand the underlying drug release mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.118563 -. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming PLGA implants: How additives affect swelling and drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.101180 -. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.101180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Often neglected: PLGA/PLA swelling orchestrates drug release: HME implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 306, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the release mechanisms of caffeine from PLGA microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Cherifa Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.48710. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled release tablets based on HPMC:lactose blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.607 - 617. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming plga implants for intraocular dexamethasone delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Pharmaceutics, 548, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Milling To Explore Physical States: The Amorphous and Polymorphic Forms of Dexamethasone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo F. M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crystal Growth &amp; Design, 18, pp.1748-1757. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ear cubes for local controlled dexamethasone delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gnansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Risoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of pharmaceutical sciences official journal of the European Federation for Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, European journal of pharmaceutical sciences official journal of the European Federation for Pharmaceutical Sciences, 126, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2018.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Polymorphism Emerging From a Milling-Induced Amorphous Form: The Case of Chlorhexidine Dihydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Pharmaceutical Sciences, 107, pp.121-126. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When drugs plasticize film coatings: Unusual formulation effects observed with metoprolol and Eudragit RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Karrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International journal of pharmaceutics, 539 (1-2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical key properties of antibiotic-free, PLGA/HPMC-based in-situ forming implants for local periodontitis treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delcourt Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Pharmaceutics, 521, pp.282-293. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous chlorhexidine (free base) dissolves less rapidly compared to crystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA implants for controlled drug delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bedulho das Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state amorphization of riboflavin upon milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state amorphization of Chlorhexidine chlorhexidine upon milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicone matrices for controlled drug delivery to the inner ear: Effects of the drug form and agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How single PLGA microparticles behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamoudi-Ben Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity, drug release and swelling of dexamethasone loaded cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphization and solubility enhancement: the peculiar case of chlorhexidine free base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du polymorphisme de la riboflavine par broyage mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state transformations of pharmaceuticals induced by milling: Experimental and numerical kinetics investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOME 2020 (9th International Conference on Mechanochemistry and Mechanical Alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siepmann, Juergen; Siegel, Ronald A.; Rathbone, Michael J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Controlled Release Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Link, pp.153-170, 2019, 978-1-4614-0881-9. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-0881-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald A. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siepmann, Juergen; Siegel, Ronald A.; Rathbone, Michael J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Controlled Release Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, -, Springer Link, pp.127-152, 2019, 978-1-4614-0881-9. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-0881-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Pharmaceutics, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1-22, 2010, 9780429148293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Siepmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of the probiotic Bifidobacterium longum by spray-drying: Formulation and process optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunzio Denora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.107670. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracochlear PLGA implants for simultaneous controlled release of multiple drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.114977. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2026.114977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release mechanisms of PLGA-based drug delivery systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2025.100440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release mechanisms of PLGA microparticles prepared using a microfluidics device or a beaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sodano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bawuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Zeitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, International Journal of Pharmaceutics: X, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2025.100366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perilymph sampling in Mongolian gerbil, technical note and procedure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Risoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Lemesre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hearing Research, 458, pp.109188. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2025.109188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(D,l-lactide-co-glycolide) particles are metabolised by the gut microbiome and elevate short chain fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seegobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Alfassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Controlled Release, 369, pp.163-178. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug release from PLGA microparticles can be slowed down by a surrounding hydrogel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Anne Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Bawuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Axel Zeitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 6, pp.100220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2023.100220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA implants for controlled drug delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedulho das Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 8, pp.100271. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2024.100271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning of Raman spectra predicts drug release from polysaccharide coatings for targeted colonic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sonnleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Controlled Release, 374, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming PLGA implants: Towards less toxic solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 657, pp.124121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colon targeting in rats, dogs and IBD patients with species-independent film coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sonnleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics: X, 7, pp.100233. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2024.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed PLGA implants: APF DDM vs. FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.864-874. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed PLGA implants: How the filling density affects drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Controlled Release, 363, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the physical states of riboflavin (free base) by mechanical milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International journal of pharmaceutics, 645, pp.123416. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive Diels-Alder stabilized hydrogels for ocular drug delivery of a corticosteroid and an anti-VEGF fab fragment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessing C. Ilochonwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone A. van der Lugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Annala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Controlled Release, 361, pp.334-349. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicone matrices for controlled dexamethasone release: toward a better understanding of the underlying mass transport mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Regenerative Biomaterials, 10, pp.rbad008. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rb/rbad008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLGA implants for controlled dexamethasone delivery: Impact of the polymer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Drug Delivery Science and Technology, 86, pp.104648. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of liposomes from hyaluronic acid-based hybrid systems: Effects of liposome surface and size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouldali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 648, pp.123560. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How bulk fluid renewal can affect in vitro drug release from PLGA implants: Importance of the experimental set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Pharmaceutics: X, 4, pp.100131. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How agarose gels surrounding plga implants limit swelling and slow down drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamatsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Controlled Release, 343, pp.255-266. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLGA implants for controlled drug release: Impact of the diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freitag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, European Journal of Pharmaceutics and Biopharmaceutics, 177, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot melt extruded PLGA implants loaded with ibuprofen: How heat exposure alters the physical drug state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.103432. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactobacillus reuteri on Gingival Inflammation and Composition of the Oral Microbiota in Patients Undergoing Treatment with Fixed Orthodontic Appliances: Study Protocol of a Randomized Control Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro and In Vivo Evaluation of a pH-, Microbiota- and Time-Based Oral Delivery Platform for Colonic Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of pharmaceutics and biopharmaceutics : official journal of Arbeitsgemeinschaft für Pharmazeutische Verfahrenstechnik e.V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Eur J Pharm Biopharm, 183, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2022.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term behavior of dexamethasone-loaded cochlear implants: In vitro & in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Pharmaceutics: X, 4, pp.100141. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical translation of advanced colonic drug delivery technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atheer Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Madla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E. Mccoubrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca K. H. Gavins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced drug delivery reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advanced Drug Delivery Reviews, 181, pp.114076. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2021.114076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic explanation of the (up to) 3 release phases of plga microparticles: monolithic dispersions studied at lower temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Pharmaceutics, 596, pp.120220. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone-loaded cochlear implants: How to provide a desired “burst release”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Qnouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Solarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100088. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2021.100088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of riboflavin by synchrotron high-resolution powder X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (12), pp.800-806. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2053229621012171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of Verapamil Release from Kollicoat SR:IR Coated Pellets Using Non-Invasive Analytical Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Vukosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Kinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pharmaceutics, 13 (10), pp.1723. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13101723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming drug-delivery systems for periodontal treatment: current knowledge and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delcourt-Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareeha Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-605X/ac254c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-molded capsule bodies and caps based on polymer blends for controlled drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral colon delivery platform based on a novel combination approach: design concept and preliminary evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Foppoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Drug Delivery Science and Technology, 66, pp.102919. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2021.102919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic use in periodontal therapy among french dentists and factors which influence prescribing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Mainville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics (Basel, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Antibiotics (Basel, Switzerland), 10 (3), pp.303. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10030303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based controlled release matrix tablets: impact of the type of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Elgaied-Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rambur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pierquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Drug Delivery Science and Technology, 61, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adding Chlorhexidine or Metallic Nanoparticles Affects the Antimicrobial Performance of Calcium Hydroxide Paste as an Intracanal Medication: An In Vitro Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chijcheapaza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics (Basel, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Antibiotics (Basel), 10 (11), pp.1352. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics10111352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO hot melt extrudates for controlled drug delivery: Importance of the type of drug and loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.102238. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial effect and physical properties of an injectable \&amp;quot;active oxygen\&amp;quot; gel for the treatment of periodontitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Flamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal- American College of Dentists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal- American College of Dentists, 33 (6), pp.305-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants for dual controlled release of chlorhexidine and ibuprofen for periodontitis treatment: Microbiological and mechanical key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcourt-Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101956 -. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of controlled release tablets based on a cross-linked pregelatinized potato starch matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Elgaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Rahama Mackin Mohamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AAPS PharmSciTech, 21, pp.148. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-020-01674-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection molded capsules for colon delivery combining time-controlled and enzyme-triggered approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Moutaharrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Foppoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.1917. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21061917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sink conditions do not guarantee the absence of saturation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, International Journal of Pharmaceutics, 577, pp.119009. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudragit rl-based film coatings: how to minimize sticking and adjust drug release using mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitiphorn Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srisagul Sungthongjeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaned Pongjanyakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, European Journal of Pharmaceutics and Biopharmaceutics, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants loaded with chlorhexidine and ibuprofen for periodontal treatment: Proof of concept study in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fareeha Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Maximiliano Bugueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.118564 -. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic explanation of the (up to) 3 release phases of PLGA microparticles: Diprophylline dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamoudi-Ben Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.118819. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot melt extruded polysaccharide blends for controlled drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Drug Delivery Science and Technology, 54, pp.101317. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming implants for the treatment of periodontal diseases: Simultaneous controlled release of an antiseptic and an anti-inflammatory drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572, pp.118833. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloring of PLGA implants to better understand the underlying drug release mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 569, pp.118563 -. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming PLGA implants: How additives affect swelling and drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.101180 -. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.101180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Often neglected: PLGA/PLA swelling orchestrates drug release: HME implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 306, pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the release mechanisms of caffeine from PLGA microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Cherifa Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.48710. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled release tablets based on HPMC:lactose blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Penz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.607 - 617. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2019.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Milling To Explore Physical States: The Amorphous and Polymorphic Forms of Dexamethasone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo F. M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crystal Growth &amp; Design, 18, pp.1748-1757. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b01664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ forming plga implants for intraocular dexamethasone delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International Journal of Pharmaceutics, 548, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid ear cubes for local controlled dexamethasone delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maue Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Gnansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Risoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of pharmaceutical sciences official journal of the European Federation for Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, European journal of pharmaceutical sciences official journal of the European Federation for Pharmaceutical Sciences, 126, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2018.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Polymorphism Emerging From a Milling-Induced Amorphous Form: The Case of Chlorhexidine Dihydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journal of Pharmaceutical Sciences, 107, pp.121-126. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When drugs plasticize film coatings: Unusual formulation effects observed with metoprolol and Eudragit RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Karrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Benzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International journal of pharmaceutics, 539 (1-2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical key properties of antibiotic-free, PLGA/HPMC-based in-situ forming implants for local periodontitis treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevimy Agossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lizambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delcourt Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Pharmaceutics, 521, pp.282-293. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA implants for controlled drug delivery to the inner ear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bedulho das Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous chlorhexidine (free base) dissolves less rapidly compared to crystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state amorphization of riboflavin upon milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state amorphization of Chlorhexidine chlorhexidine upon milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How single PLGA microparticles behave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bassand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamoudi-Ben Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicone matrices for controlled drug delivery to the inner ear: Effects of the drug form and agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Danede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity, drug release and swelling of dexamethasone loaded cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gehrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rongthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gnansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphization and solubility enhancement: the peculiar case of chlorhexidine free base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th PSSRC: Pharmaceutical Solid State Research Cluster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du polymorphisme de la riboflavine par broyage mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state transformations of pharmaceuticals induced by milling: Experimental and numerical kinetics investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOME 2020 (9th International Conference on Mechanochemistry and Mechanical Alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siepmann, Juergen; Siegel, Ronald A.; Rathbone, Michael J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Controlled Release Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Link, pp.153-170, 2019, 978-1-4614-0881-9. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-0881-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald A. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siepmann, Juergen; Siegel, Ronald A.; Rathbone, Michael J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Controlled Release Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, -, Springer Link, pp.127-152, 2019, 978-1-4614-0881-9. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-0881-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Controlled Drug Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Siepmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Siepmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Pharmaceutics, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1-22, 2010, 9780429148293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-K. Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulemonde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2026.114977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05468089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita d'Amico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Siepmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Denora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05468220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siepmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2025.100440" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05248215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Lefol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bawuah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zeitler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2025.100366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04965672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Risoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lemesre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Mccoubrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ferraro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seegobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Alfassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anne Lefol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bawuah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axel Zeitler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2023.100220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mccoubrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sonnleitner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.08.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04690008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedulho das Lages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milanino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2024.100271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevimy Agossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2024.100233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rongthong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Qnouch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maue Gehrke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rb/rbad008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessing C. Ilochonwu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone A. van der Lugt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Annala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Di Marco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sampon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.07.052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04214667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henaff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123416" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297225v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wachowiak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104648" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaudoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maue Gehrke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04013724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutaharrik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubuquoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.12.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04010203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamatsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.01.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03813259v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Lefol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agossa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.05.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04013479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gehrke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Moutaharrik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maroni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melocchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zema" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Foppoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2021.102919" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Awad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Madla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Mccoubrey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca K. H. Gavins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114076" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Tamani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Hamoudi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120220" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Solarczyk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2021.100088" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lizambard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delcourt-Debruyne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareeha Batool" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ac254c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03814465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benzine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053229621012171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03621350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fahier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Vukosavljevic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Kinder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Florin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101723" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03844792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Sy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mainville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gosset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10030303" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04000149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chijcheapaza-Flores" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111352" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Elgaied-Lamouchi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rambur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierquin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102152" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03023791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Cantin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102238" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04000395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Flamme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Maquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Nuet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delepierre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizambard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcourt-Debruyne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Elgaied" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descamps" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin Mohamour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-020-01674-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Casati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uboldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21061917" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.119009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04409650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiphorn Rongthong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisagul Sungthongjeen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaned Pongjanyakul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.01.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007398v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.101317" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118833" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488176v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Maximiliano Bugueno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118564" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi-Ben Yelles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118819" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bode" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kranz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118563" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487519v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kruszka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.101180" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fivez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.05.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Cherifa Hamoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48710" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Flament" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benzine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.05.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04467257v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Kranz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.07.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333436v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F. M. Oliveira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01664" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04467276v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gnansia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Risoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2018.04.045" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elisei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2017.07.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03358400v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Karrout" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03994275v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delcourt Debruyne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GT5T7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512566v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bedulho das Lages" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333507v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rongthong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gehrke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamoudi-Ben Yelles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnansia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509160v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0881-9_7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A. Siegel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0881-9_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408849v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05468089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita d'Amico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Siepmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Denora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-K. Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulemonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danede" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2026.114977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05468220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siepmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2025.100440" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05248215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Lefol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sodano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bawuah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zeitler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2025.100366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04965672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Risoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lemesre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2025.109188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Mccoubrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Ferraro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seegobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Alfassam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.03.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Anne Lefol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bawuah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Axel Zeitler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2023.100220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04690008v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedulho das Lages" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milanino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2024.100271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04687027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdalla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mccoubrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sonnleitner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.08.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevimy Agossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2024.100233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04214667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henaff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessing C. Ilochonwu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone A. van der Lugt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Annala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Di Marco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sampon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.07.052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rongthong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Qnouch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maue Gehrke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rb/rbad008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297225v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wachowiak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104648" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaudoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maue Gehrke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04010203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bassand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04461626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamatsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.01.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.05.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03813259v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Lefol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103432" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agossa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaizot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020112" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04013724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutaharrik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubuquoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubuquoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2022.12.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04013479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gehrke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04462343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Awad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Madla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Mccoubrey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca K. H. Gavins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114076" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Tamani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Hamoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Solarczyk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourrel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2021.100088" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053229621012171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03621350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fahier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Vukosavljevic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Kinder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Florin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lizambard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delcourt-Debruyne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareeha Batool" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ac254c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03814465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benzine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.08.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Moutaharrik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melocchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zema" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Foppoli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2021.102919" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03844792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Sy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mainville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gosset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10030303" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Elgaied-Lamouchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rambur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierquin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102152" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04000149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chijcheapaza-Flores" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111352" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03023791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Cantin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102238" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04000395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Flamme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Maquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Nuet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delepierre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lizambard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcourt-Debruyne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Elgaied" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Descamps" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin Mohamour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-020-01674-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Casati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uboldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21061917" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.119009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04409650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiphorn Rongthong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisagul Sungthongjeen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaned Pongjanyakul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.01.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488176v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Maximiliano Bugueno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118564" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363521v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi-Ben Yelles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dan&#232;de" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118819" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007398v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.101317" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118833" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bode" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kranz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118563" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487519v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kruszka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.101180" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fivez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.05.039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Cherifa Hamoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48710" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Flament" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benzine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2019.05.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333436v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F. M. Oliveira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01664" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04467257v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Kranz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.07.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04467276v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gnansia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Risoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2018.04.045" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elisei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2017.07.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03358400v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Karrout" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03994275v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delcourt Debruyne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.02.039" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GT5T7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510764v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bedulho das Lages" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512566v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamoudi-Ben Yelles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333507v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rongthong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gehrke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gnansia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509160v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509166v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0881-9_7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald A. Siegel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0881-9_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408849v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>