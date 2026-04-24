--- v0 (2026-03-06)
+++ v1 (2026-04-24)
@@ -788,311 +788,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de La Mort dans la littérature française du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Troie, sur le chemin des croisades (XIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.31--33</w:t>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406911v1</w:t>
+                <w:t xml:space="preserve">hal-01406909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pays dans Le Roman d'Énéas</w:t>
+                <w:t xml:space="preserve">Compte-rendu de La Mort dans la littérature française du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Agrégation de Lettres 2015, 24, pp.31--37</w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.31--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406910v1</w:t>
+                <w:t xml:space="preserve">hal-01406911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Kordula Wolf, Troja - Metamorphosen eines Mythos, Französische, englische, und italienische Ûberlieferungen des 12. Jahrhunderts im Vergleich</w:t>
+                <w:t xml:space="preserve">Le pays dans Le Roman d'Énéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.435--436</w:t>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Agrégation de Lettres 2015, 24, pp.31--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406908v1</w:t>
+                <w:t xml:space="preserve">hal-01406910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troie, sur le chemin des croisades (XIIe-XIVe siècles)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Kordula Wolf, Troja - Metamorphosen eines Mythos, Französische, englische, und italienische Ûberlieferungen des 12. Jahrhunderts im Vergleich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2</w:t>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.435--436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406909v1</w:t>
+                <w:t xml:space="preserve">hal-01406908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allier le romanesque et l'histoire dans les romans de Troie médiévaux</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307613v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01424331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.108673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01424330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4819-5.p.0089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01424370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0971-4.p.0239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01424393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Kerautret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10864" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de La Gorce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Picciola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307613v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01424331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.108673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01424330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4819-5.p.0089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01424370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0971-4.p.0239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01424393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Kerautret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10864" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de La Gorce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Picciola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04307579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>