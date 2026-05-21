--- v1 (2026-04-24)
+++ v2 (2026-05-21)
@@ -1587,51 +1587,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guido delle Colonne et la fortune de Troie dans l'Europe médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2024, 979-10-351-0985-1. </w:t>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. Éditions de la Sorbonne, 2024, 979-10-351-0985-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12ahh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>