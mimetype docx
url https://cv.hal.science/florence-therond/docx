--- v0 (2026-03-26)
+++ v1 (2026-05-09)
@@ -520,165 +520,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel tempo pour la modernité ? Réflexions menées à partir des écrits de Georg Simmel et de quelques écrivains du tournant du XIXe siècle&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux Littéraires / La Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, p. 171-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Lenteur dans l'univers mental et visuel du symbolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Manchette. Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1, pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818992v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04818988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -690,552 +690,552 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voir Berlin et disparaître&amp;quot; : Berlin mon garçon de Marie NDiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Berlin des artistes et écrivains francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, A paraître, Etudes Culturelles Mundi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme expérience collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Parisse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire pour le théâtre aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domens, pp.24-30, 2025, 978-2-35780-172-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petit, mineur et marge : un flux culturel de la Belle Époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Astrid Charlier; Florence Thérond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire en petit, jouer en mineur. Scènes et formes marginales à la Belle Époque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, coll. "PrimaLun@", pp.11-20, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna33.9791030011333.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/primaluna33.9791030011333.1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05114149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre de la socialité : un laboratoire pour la création contemporaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du théâtre de société aux théâtres amateurs. Permanence de pratiques (18e-21e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Voir Berlin et disparaître&amp;quot; : Berlin mon garçon de Marie NDiaye</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cabinet de curiosités comme paradigme du contemporain : A Rebours de Joris-Karl Huysmans et De Toutes pièces de Cécile Portier&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Berlin des artistes et écrivains francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, A paraître, Etudes Culturelles Mundi</w:t>
+              <w:t xml:space="preserve">Histoire de l'imagination et pouvoir de la littérature. Mélanges offerts à Pierre Citti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2024, Romantisme et Modernités, 978-2-7453-6054-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Altenberg et le cabaret Fledermaus : 'le petit art majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Astrid Charlier et Florence Thérond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes et formes marginales à la Belle Epoque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, plateforme UN@ (Universités Nouvelle-Aquitaine), A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ecriture comme anéantissement de soi dans Winterreise de Elfriede Jelinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Parisse et Tomasz Swoboda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus créateur et voies négatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lettres Modernes Minard, 2024, Processus créateurs, 0035-2136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968708v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03968707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Bernauer : Nora, Dernier acte, dernière scène&amp;quot; (traduction de l'allemand)</w:t>
               </w:r>
@@ -3598,178 +3598,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers Livre, dépouille et création</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fin du livre : une histoire sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Komodo 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2015</w:t>
+              <w:t xml:space="preserve">, 3, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818800v1</w:t>
+                <w:t xml:space="preserve">hal-04818812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du livre : une histoire sans fin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tiers Livre, dépouille et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Komodo 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, 2015</w:t>
+              <w:t xml:space="preserve">, 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818812v1</w:t>
+                <w:t xml:space="preserve">hal-04818800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3862,51 +3862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire en petit, jouer en mineur. Scènes et formes marginales à la Belle Époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,51 +4238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5DFC7B9"/>
+    <w:nsid w:val="6A465B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4469,51 +4469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-therond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3988-6705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Therond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818862v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04905019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cruveille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinas-Therond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wellnitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04828073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barthelemy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pibarot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Simmel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/esthetique-sociologique/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-therond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3988-6705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Therond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818862v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04905019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03968722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cruveille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinas-Therond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wellnitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04828073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barthelemy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pibarot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818800v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Simmel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/esthetique-sociologique/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>