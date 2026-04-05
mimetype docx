--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1435,282 +1435,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité à l’Université et dans le monde économique : le regard des étudiants</w:t>
+                <w:t xml:space="preserve">Impact de l’organisation sur la définition d’une profession au sein du SAMU : le cas des assistants de régulation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+                <w:t xml:space="preserve">Céline Matuszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614048v1</w:t>
+                <w:t xml:space="preserve">hal-01358583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’organisation sur la définition d’une profession au sein du SAMU : le cas des assistants de régulation médicale</w:t>
+                <w:t xml:space="preserve">La durabilité à l’Université et dans le monde économique : le regard des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Matuszak</w:t>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+                <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Kervella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358583v1</w:t>
+                <w:t xml:space="preserve">hal-01614048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethos collectif des professeurs documentalistes sur Twitter : exploration de quelques pratiques</w:t>
               </w:r>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : un élément structurant de la construction d'une professionnalité pour les étudiants en master documentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,204 +3321,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de mixité dans l'orientation vers les métiers du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outil hypergraphe d'exploration multimédia et pratiques de recherche-production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIA2 (Connaissances et Informations en Action) « De la perception du risque à l'action en contexte numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE d'Aquitaine, Apr 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.03-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112970v1</w:t>
+                <w:t xml:space="preserve">hal-02324134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil hypergraphe d'exploration multimédia et pratiques de recherche-production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enjeu de mixité dans l'orientation vers les métiers du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.03-21</w:t>
+              <w:t xml:space="preserve">Colloque CIA2 (Connaissances et Informations en Action) « De la perception du risque à l'action en contexte numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE d'Aquitaine, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324134v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Literacy vs. Computer Learning : Social Representations of Information and Communication Technologies (ICT) among Middle School Students</w:t>
               </w:r>
@@ -3750,77 +3750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier une profession en tension: le cas des assistants de régulation médicale au Samu d'Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Matuszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes d’information hospitaliers (sih) et le dossier médical patient informatisé (dmpi). La transformation de la relation de soin et les recompositions organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3845,51 +3845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier l'urgence dans les pratiques professionnelles des Assistants de régulation médicale : enjeux et apports méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, temporalités et information-communication. Actes du XXe Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM, Université de Lorraine, Jun 2016, Metz, France. s.p</w:t>
@@ -3964,178 +3964,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des stéréotypes de genre dans l’accès des filles aux formations en STIC : étude exploratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un autre regard sur l'orientation filles/garçons : parcours imaginaire d'élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Séminaire M@rsouin « Mesures et usages des TIC »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t>
+              <w:t xml:space="preserve">3e Colloque IDEKI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LISEC, Dec 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693998v1</w:t>
+                <w:t xml:space="preserve">hal-01487558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur l'orientation filles/garçons : parcours imaginaire d'élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poids des stéréotypes de genre dans l’accès des filles aux formations en STIC : étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque IDEKI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LISEC, Dec 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">14e Séminaire M@rsouin « Mesures et usages des TIC »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487558v1</w:t>
+                <w:t xml:space="preserve">hal-01693998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Learning Centres, un nouveau modèle d’accès et de production des savoirs</w:t>
               </w:r>
@@ -5144,51 +5144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'annotations à l'ère des médias numériques : étude de cas de l'architexte Diigo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5441,51 +5441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et apprentissage : observatoire des cadres de référence et des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5950,51 +5950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et apprentissage : observatoire des cadres de référence et des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URFIST de Rennes. 2010, 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6944,51 +6944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A177015"/>
+    <w:nsid w:val="0A802E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7092,51 +7092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28C9E12B"/>
+    <w:nsid w:val="63405558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7326,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-thiault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159294096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/florence.thiault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.17044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Dupas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Piechaczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Armelle Camussi-Ni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna Briand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Belveze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01094808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00742680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00420871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05312031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benvegn&#250; dos Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;mond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joinville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morizur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-thiault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159294096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/florence.thiault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.17044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Dupas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Piechaczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Armelle Camussi-Ni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna Briand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Belveze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01094808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00742680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00420871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05312031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benvegn&#250; dos Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;mond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joinville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morizur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>