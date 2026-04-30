--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1155,182 +1155,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Sylva Lyne, Cuxac Pascal (dir.). Analyse et exploitation des bibliothèques numériques</w:t>
+                <w:t xml:space="preserve">Fraysse Patrick, Bideran Jessica de, Deramond Julie (dir.) Le document : dialogue entre Sciences de l'information et de la communication et Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 49, pp.185-190. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331942v1</w:t>
+                <w:t xml:space="preserve">hal-01955661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraysse Patrick, Bideran Jessica de, Deramond Julie (dir.) Le document : dialogue entre Sciences de l'information et de la communication et Histoire</w:t>
+                <w:t xml:space="preserve">Da Sylva Lyne, Cuxac Pascal (dir.). Analyse et exploitation des bibliothèques numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 49, pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.7354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955661v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation de tablettes tactiles par des étudiants de la filière « Bibliothèques et Documentation »</w:t>
               </w:r>
@@ -1435,282 +1435,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’organisation sur la définition d’une profession au sein du SAMU : le cas des assistants de régulation médicale</w:t>
+                <w:t xml:space="preserve">La durabilité à l’Université et dans le monde économique : le regard des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Matuszak</w:t>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+                <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Kervella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358583v1</w:t>
+                <w:t xml:space="preserve">hal-01614048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité à l’Université et dans le monde économique : le regard des étudiants</w:t>
+                <w:t xml:space="preserve">Impact de l’organisation sur la définition d’une profession au sein du SAMU : le cas des assistants de régulation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+                <w:t xml:space="preserve">Céline Matuszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614048v1</w:t>
+                <w:t xml:space="preserve">hal-01358583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethos collectif des professeurs documentalistes sur Twitter : exploration de quelques pratiques</w:t>
               </w:r>
@@ -1768,178 +1768,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devriendt (dir.), Jouer en bibliothèque</w:t>
+                <w:t xml:space="preserve">Le produsage des hashstags sur Twitter, une pratique affiliative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 28, pp.65--79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992409v1</w:t>
+                <w:t xml:space="preserve">hal-01282166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le produsage des hashstags sur Twitter, une pratique affiliative</w:t>
+                <w:t xml:space="preserve">Julien Devriendt (dir.), Jouer en bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28, pp.65--79. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282166v1</w:t>
+                <w:t xml:space="preserve">hal-01992409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t>
               </w:r>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : un élément structurant de la construction d'une professionnalité pour les étudiants en master documentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,77 +3750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier une profession en tension: le cas des assistants de régulation médicale au Samu d'Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Matuszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes d’information hospitaliers (sih) et le dossier médical patient informatisé (dmpi). La transformation de la relation de soin et les recompositions organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3845,51 +3845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier l'urgence dans les pratiques professionnelles des Assistants de régulation médicale : enjeux et apports méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, temporalités et information-communication. Actes du XXe Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM, Université de Lorraine, Jun 2016, Metz, France. s.p</w:t>
@@ -3964,178 +3964,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur l'orientation filles/garçons : parcours imaginaire d'élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poids des stéréotypes de genre dans l’accès des filles aux formations en STIC : étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque IDEKI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LISEC, Dec 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">14e Séminaire M@rsouin « Mesures et usages des TIC »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487558v1</w:t>
+                <w:t xml:space="preserve">hal-01693998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des stéréotypes de genre dans l’accès des filles aux formations en STIC : étude exploratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un autre regard sur l'orientation filles/garçons : parcours imaginaire d'élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Séminaire M@rsouin « Mesures et usages des TIC »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t>
+              <w:t xml:space="preserve">3e Colloque IDEKI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LISEC, Dec 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693998v1</w:t>
+                <w:t xml:space="preserve">hal-01487558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Learning Centres, un nouveau modèle d’accès et de production des savoirs</w:t>
               </w:r>
@@ -4184,191 +4184,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webdocumentaire et porosité des frontières socio-culturelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche anthropologique des usages de tablettes tactiles en formation professionnelle supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international sur les frontières numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Paragraphe EA 349 (Université Paris 8 et Université de Cergy-Pontoise), Laboratoire Arts des Images &amp; Art Contemporain EA 4010 (Université Paris 8) et l'Ecole Supérieure d'Ingénierie en Sciences Appliquées (Fès, Maroc), Nov 2014, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Conférence JOCAIR, Enseigner sans enseignants ? Tendances et problèmes des arts et métiers numériques de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Curapp (Université de Picardie), Laboratoire EDA (Université Paris Descartes), Laboratoire STEF (ENS Cachan), Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133803v1</w:t>
+                <w:t xml:space="preserve">sic_01094808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche anthropologique des usages de tablettes tactiles en formation professionnelle supérieure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Webdocumentaire et porosité des frontières socio-culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JOCAIR, Enseigner sans enseignants ? Tendances et problèmes des arts et métiers numériques de la formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Curapp (Université de Picardie), Laboratoire EDA (Université Paris Descartes), Laboratoire STEF (ENS Cachan), Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">2e Colloque international sur les frontières numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Paragraphe EA 349 (Université Paris 8 et Université de Cergy-Pontoise), Laboratoire Arts des Images &amp; Art Contemporain EA 4010 (Université Paris 8) et l'Ecole Supérieure d'Ingénierie en Sciences Appliquées (Fès, Maroc), Nov 2014, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01094808v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t>
               </w:r>
@@ -4972,51 +4972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception d'un webdocumentaire avec des femmes éloignées de l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,51 +5144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'annotations à l'ère des médias numériques : étude de cas de l'architexte Diigo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5224,268 +5224,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacer les frontières socioculturelles pour faciliter l’appropriation d’un dispositif numérique. Expérimentation d’un processus de co-conception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+                <w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">H. Hachoui, N. Bouhai et I. Saleh. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madjid Ihadjadene, Alexandra Saemmer, Claude Baltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières numériques et savoir </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.95-118, 2015, 978-2-343-07572-3</w:t>
+              <w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-307, 2015, Cultures numériques, 9782705690687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694535v1</w:t>
+                <w:t xml:space="preserve">hal-01429234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
+                <w:t xml:space="preserve">Déplacer les frontières socioculturelles pour faciliter l’appropriation d’un dispositif numérique. Expérimentation d’un processus de co-conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Madjid Ihadjadene, Alexandra Saemmer, Claude Baltz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Hachoui, N. Bouhai et I. Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontières numériques et savoir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-118, 2015, 978-2-343-07572-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01429234v1</w:t>
+                <w:t xml:space="preserve">hal-01694535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et apprentissage : observatoire des cadres de référence et des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5950,51 +5950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et apprentissage : observatoire des cadres de référence et des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6175,51 +6175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliostream: une occasion de repenser la médiation du livre audio en médiathèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie da Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,64 +6280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les pratiques des étudiants 2015-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,103 +6385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; Commission de la recherche. 2014, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6507,103 +6507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3, UFR DECCID, département SID. 2014, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URFIST de Rennes. 2010, 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6944,51 +6944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A802E19"/>
+    <w:nsid w:val="BC7C100E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7092,51 +7092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63405558"/>
+    <w:nsid w:val="F092AD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7326,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-thiault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159294096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/florence.thiault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.17044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Dupas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Piechaczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Armelle Camussi-Ni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna Briand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Belveze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01094808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00742680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00420871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05312031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benvegn&#250; dos Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;mond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joinville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morizur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-thiault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159294096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/florence.thiault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.17044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Dupas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Piechaczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Armelle Camussi-Ni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna Briand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Belveze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01094808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00742680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00420871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05312031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benvegn&#250; dos Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;mond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joinville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morizur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>