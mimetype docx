--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,6889 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6837 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Thiault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Co-Responsable de l'URFIST Bretagne Pays de La Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7466-5855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159294096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=1kzgsCoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Laboratoire PREFICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> URFIST de Bretagne et des Pays de la Loire    </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle Université Rennes 2 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratiques informationnelles et cultures de l’information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail et identité des professionnels de l’information documentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Usages et appropriation de dispositifs pédagogiques numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulation des savoirs dans les communautés en ligne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito : Naissance d’une revue dédiée aux données en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Les articles de données en.., </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dc.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’une revue dédiée aux données en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data &amp; Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Revue Data &amp; Corpus, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation de HAL. Finalités, outils et process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.13051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450898v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Green Road to Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications11020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de HAL par les laboratoires de recherche : une étude quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus d’enquêtes sur les pratiques d’information scientifique des chercheurs. Constitution et exploitation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Malingre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Data Paper : émergence d’une nouvelle donne scientifique, n°24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus d’enquêtes sur les pratiques d’information scientifique des chercheurs. Constitution et exploitation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Malingre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le jeu numérique Minecraft.edu dans un dispositif interdisciplinaire en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraysse Patrick, Bideran Jessica de, Deramond Julie (dir.) Le document : dialogue entre Sciences de l'information et de la communication et Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Sylva Lyne, Cuxac Pascal (dir.). Analyse et exploitation des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.185-190. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.7354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de tablettes tactiles par des étudiants de la filière « Bibliothèques et Documentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Piechaczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Armelle Camussi-Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’organisation sur la définition d’une profession au sein du SAMU : le cas des assistants de régulation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Matuszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, s.p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité à l’Université et dans le monde économique : le regard des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hentic-Giliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Diemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethos collectif des professeurs documentalistes sur Twitter : exploration de quelques pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le produsage des hashstags sur Twitter, une pratique affiliative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.65--79. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt (dir.), Jouer en bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.612-627. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LHT-06-2014-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille : un élément structurant de la construction d'une professionnalité pour les étudiants en master documentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Université de Moncton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture de l’information et pratiques informationnelles durables, 44 (1), pp.87-109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029304ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des métiers de l'information-documentation : vers l'émergence d'une culture de l'information numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, p. 59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'information-documentation en milieu scolaire comme un métier original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 238, pp.30 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche indigène et familiarité avec l'objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">edc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un article sur ses données : rédiger un data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenna Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université de Lille; Université de Strasbourg; Université de Haute-Alsace; AgroParisTech; Sorbonne Université, Apr 2025, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15863954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter, publier, valoriser : la revue Data &amp; Corpus comme dispositif de médiation des données en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2025: Valoriser les données de recherche en humanités numériques, enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences Humaines et Sociales (MESHS); Centre de recherche interuniversitaire sur les humanités numériques (CRIHN), Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser, structurer et ouvrir les données en SHS : le rôle émergent des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Électronique (CIDE 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Open Repositories to CRIS - A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Current Research Information Systems (CRIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo De-Castro; Joachim Schöpfel; Jan Dvořák, May 2024, Vienna, Austria. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les usagers et les formateurs aux compétences informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Favel-Kapoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Les compétences informationnelles : 20 ans au service de l’EMI, hommage à Claire Denecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib; Urfist Lyon, Mar 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des acteurs pluriels pour former aux compétences informationnelles à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Belveze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU) : "Agir ensemble dans l’enseignement supérieur : enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature in Open Repositories: New Insights and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL23 International Conference on Grey Literature, 6-7 December 2021, Amsterdam (The Netherlands)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data librarian et services aux chercheurs en bibliothèque universitaire : de nouvelles médiations en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence Document numérique et société. Humains et données : création, médiation, décision, narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil hypergraphe d'exploration multimédia et pratiques de recherche-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.03-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu de mixité dans l'orientation vers les métiers du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIA2 (Connaissances et Informations en Action) « De la perception du risque à l'action en contexte numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d'Aquitaine, Apr 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Literacy vs. Computer Learning : Social Representations of Information and Communication Technologies (ICT) among Middle School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Literacy (ECIL) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque créative : espace territorial d'innovation ouvert et partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès de la SFSIC: "Création, créativité et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.428-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier les collégien.ne.s à la programmation : les enjeux d’une culture informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Le numérique &amp; l’informatique, des univers sexués ? Déconstruire les stéréotypes pour favoriser l’inclusion professionnelle des filles et des femmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, laboratoire Geriico, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier une profession en tension: le cas des assistants de régulation médicale au Samu d'Arras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Matuszak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information hospitaliers (sih) et le dossier médical patient informatisé (dmpi). La transformation de la relation de soin et les recompositions organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier l'urgence dans les pratiques professionnelles des Assistants de régulation médicale : enjeux et apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication. Actes du XXe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM, Université de Lorraine, Jun 2016, Metz, France. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l'orientation filles/garçons : parcours imaginaire d'élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque IDEKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LISEC, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des stéréotypes de genre dans l’accès des filles aux formations en STIC : étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Séminaire M@rsouin « Mesures et usages des TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Learning Centres, un nouveau modèle d’accès et de production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une épistémè numérique ? 19ème Colloque International sur le Document Électronique 24-26 Novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Athens, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des usages de tablettes tactiles en formation professionnelle supérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JOCAIR, Enseigner sans enseignants ? Tendances et problèmes des arts et métiers numériques de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Curapp (Université de Picardie), Laboratoire EDA (Université Paris Descartes), Laboratoire STEF (ENS Cachan), Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01094808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webdocumentaire et porosité des frontières socio-culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Després-Lonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque international sur les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Paragraphe EA 349 (Université Paris 8 et Université de Cergy-Pontoise), Laboratoire Arts des Images &amp; Art Contemporain EA 4010 (Université Paris 8) et l'Ecole Supérieure d'Ingénierie en Sciences Appliquées (Fès, Maroc), Nov 2014, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7e colloque de Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01070495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances dans une communauté de pratique en ligne : création, enrichissement et diffusion des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque spécialisé en sciences de l’information (COSSI) « Information, incertitudes, intelligences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00742680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et rôles des annotations discursives dans une liste de discussion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « La communication des organisations en débat dans les SIC : quels objets, terrains, et théories ? Jeunes chercheurs et Recherches récentes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, SFSIC, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00420871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation du jeu vidéo par les enseignants : les apports pédagogiques de l’usage de Minecraft.edu au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Liège (PULG). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser (avec) la culture vidéoludique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°4, Presses Universitaires de Liège, A paraître, collection Jeu/Play/Spiel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la culture numérique adolescente au prisme des représentations et des rapports sociaux de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serres, A., Liquète, V., Delamotte, E. (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures aux pratiques informationnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de la Méditerranée, p. 109-139., 2021, ISBN 978-2-36781-447-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Centres : vers de nouveaux dispositifs numériques de formation, de médiation, d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire du Septentrion, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté de pratique et approche connectiviste : le cas du MOOC DocTice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soulier, E., Audran, J. (dir.). Management de la formation et communautés de pratiques. Belfort, Presses universitaires de l’UTBM, p.179-189.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'un webdocumentaire avec des femmes éloignées de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Després-Lonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, A., Damone, E. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminaux et environnements numériques mobiles dans l’espace francophone. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09352-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de soi et promotion de l’identité promotionnelle sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, A., Barbey, F., Corroy-Labardens, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’éducation par les médias à l’éducation aux médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.53-64, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'annotations à l'ère des médias numériques : étude de cas de l'architexte Diigo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils, Philippe Dumas, Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.57-70, 2016, 9782814302877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madjid Ihadjadene, Alexandra Saemmer, Claude Baltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-307, 2015, Cultures numériques, 9782705690687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacer les frontières socioculturelles pour faciliter l’appropriation d’un dispositif numérique. Expérimentation d’un processus de co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bolka-Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Després-Lonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hachoui, N. Bouhai et I. Saleh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques et savoir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-118, 2015, 978-2-343-07572-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et apprentissage : observatoire des cadres de référence et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. D. Nguyen; S. Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet : interactions et interfaces. Actes du Xème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lecture sur tablettes numériques en contexte de formation supérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zreik, K., Azemard, G., Chaudiron, S., Darquié, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre post-numérique : historique, mutations et perspectives (CIDE 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, pp.45-52, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et médiation de l’information professionnelle dans une communauté de pratique : le débat en ligne sur les learning centres dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher B., Le Moënne C., Kiyindou A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public. Les réseaux numériques au service de la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.493-499, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de HAL. Pratiques, avis et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de socle commun de connaissances, de compétences et de culture : propositions du GRCDI pour une formation à la culture de l’information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Dimier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et apprentissage : observatoire des cadres de référence et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00872691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les logiciels utilisés lors du processus de recherche – Université Rennes 2, 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Benvegnú dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Joinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Morizur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2. 2025, https://doi.org/10.5281/zenodo.17533539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliostream: une occasion de repenser la médiation du livre audio en médiathèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vandiedonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques des étudiants 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Després-Lonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SCD de l’Université de Lille 2 Droit-Santé. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; Commission de la recherche. 2014, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3, UFR DECCID, département SID. 2014, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture informationnelle et didactique de l'information. Synthèse des travaux du GRCDI, 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] URFIST de Rennes. 2010, 121 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00520098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté de pratique et circulation des savoirs : la communauté des enseignants documentalistes membres de la liste de discussion Cdidoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Charles de Gaulle - Lille III, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6944,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC7C100E"/>
+    <w:nsid w:val="F97005E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7092,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F092AD0A"/>
+    <w:nsid w:val="85362F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7326,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-thiault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159294096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/florence.thiault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.17044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Dupas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Piechaczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Armelle Camussi-Ni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna Briand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Belveze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01094808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00742680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00420871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05312031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benvegn&#250; dos Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;mond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joinville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morizur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-thiault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7466-5855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159294096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1kzgsCoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/florence.thiault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398681v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.17044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7354" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Dupas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Piechaczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Armelle Camussi-Ni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matuszak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01614048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hentic-Giliberto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.914" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna Briand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863954" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Belveze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01094808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00742680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00420871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00872691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05312031v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benvegn&#250; dos Santos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;mond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joinville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morizur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643005v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>